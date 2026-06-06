--- v1 (2026-03-29)
+++ v2 (2026-06-06)
@@ -10,166 +10,685 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2375" uniqueCount="1047">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3337" uniqueCount="1418">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>1233</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Legislativo</t>
+  </si>
+  <si>
+    <t>BEATRIZ GUERRA</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua André Antônio Fabrício em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1234</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: Pedro Luiz de Arruda (Pedro Riachão), em nosso município e da outras providências</t>
+  </si>
+  <si>
+    <t>1235</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Anabel Negromonte</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: Evelyn Nivean Gomes da Silva em nosso município e da outras providências</t>
+  </si>
+  <si>
     <t>511</t>
   </si>
   <si>
-    <t>2024</t>
-[...1 lines deleted...]
-  <si>
     <t>7</t>
   </si>
   <si>
-    <t>PLOL</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_do_legislativo_n_07.2024_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do cargo de Chefe de gabinete e altera os anexo I, anexo II, 1 da lei N° 013/ 2006, que dispõe sobre o plano de cargos e carreiras e vencimento da Câmara municipal de Surubim</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Neto da Saúde</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_no_009.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA LAUDECI MARIA DA CONCEIÇÃO</t>
   </si>
   <si>
+    <t>1236</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1236/010-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: José Medeiros Neto em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1237</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Fabrício Brito</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/012-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: Josefa Rodrigues Silva de Melo em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1238</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/013-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: João Paulo Guerra em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Ivete do Sindicato</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/014-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: MARIA IRENE FERREIRA LIMA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1240</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Neto da Padaria</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/015-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: RAIMUNDO DOS SANTOS FERREIRA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1241</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/016-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: JOÃO FRANCISCO DA COSTA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/017-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: José ARTUR CARDOSO em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Vaguinho</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/018-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: GILVANIO DE LIMA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1244</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/022-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: ALEXANDRE JORGE DA MOTA SILVEIRA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1245/023-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: MARLENE RAFAEL ARRUDA DA SILVA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1246</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1246/024-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: SEVERINO SOARES DO NASCIMENTO em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1247</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Nailton do Jucá</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/027-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: MARIA ANTONIA ARRUDA DO NASCIMENTO em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/029-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: José GUEDES BARBOSA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1249</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/030-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: MARIA LAURINDA DA CONCEIÇÃO em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1250</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/041-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: DR. ALEX FERNANDES DA SILVA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1251</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/042-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: MANOEL PAULINO DA SILVA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1252</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/043-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: BRUNA CABRAL GUERRA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1253</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/046-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: José ANTONIO BARBOSA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1254</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/047-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: Luciano Medeiros  em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/050-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: CECILIA MARIA DA SILVA em nosso município e dá outras providências</t>
+  </si>
+  <si>
     <t>431</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Bomba</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/431/projeto_de_lei_n_055.2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de rua José Urbano da Silva no município de Surubim.</t>
   </si>
   <si>
+    <t>1256</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/056-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: JOÃO MARCELO ARRUDA DA SILVA em nosso município e dá outras providências</t>
+  </si>
+  <si>
+    <t>1257</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/057-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua: REGINALDO DA SILVA PEREIRA em nosso município e dá outras providências</t>
+  </si>
+  <si>
     <t>430</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>Ivete do Sindicato</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/430/projeto_de_lei_n_058.2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome de rua Luzinete Maria de Almeida no município de Surubim.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_054.2024.pdf</t>
   </si>
   <si>
     <t>Denomina nome da Rua Luiz Gustavo Correia De Melo, no munícipio de Surubim e adota outras providências.</t>
   </si>
   <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/060-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Ântonia Pereira da Silva em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/061-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Ântonio José do Vale em nosso município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/062-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Margarida Barbosa de Lima em nosso município.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/069-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Otacílio Gomes Barbosa e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/070-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Maria Anunciada dos Anjos, no município de Surubim e adota ouras providências.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/071-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Severino Amaro de Freire e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/072-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Jean Fábio da Silva Xavier e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/073-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Marília Araújo Lopes da Silva.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/075-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua José de Sousa Arruda, no município de Surubim.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/076-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Natanaelma de Lima Pessoa, em nosso município.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/078-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Sebastião Alexandre Pessoa Costa</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/078-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua  Alison Yuri Nascimento de Arruda.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/080-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de Rua Carlos Fernando Cabral Guerra e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/081-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Severina Maria da Silva no município de Surubim.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>Véia de Aprígio</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/083-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomina nome de rua Severina Celina Da Silva</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>PLOE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_n_002.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/proejto_de_lei_n_003.2024.pdf</t>
+  </si>
+  <si>
     <t>328</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>PLOE</t>
-[...4 lines deleted...]
-  <si>
     <t>Ana Célia Cabral de Farias</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação para realização de shows e eventos acima de 500 expectadores</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_n_05.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo contratar operação de crédito com o Banco do Brasil S.A</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>6</t>
@@ -183,334 +702,376 @@
   <si>
     <t>324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_n_08.2024.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito suplementar</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_n_09.2024.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Suplementar</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_n_010.2024.pdf</t>
   </si>
   <si>
     <t>Reajuste Salárial do Piso do Magistério</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_n_011.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
-    <t>1</t>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/projeto_de_lei_n_012.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_lei_n_013.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispçoe sobre abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_n_014.2024.pdf</t>
+  </si>
+  <si>
+    <t>Cria o plano municipal de juventude de Surubim e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_n_015.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito adicional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_lei_n_016.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura adicional de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_lei_n_017.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/projeto_de_lei_n_018.2024.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1369</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/projeto_de_lei_n_019.2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para abertura de crédito Adicional Suplementar e da outras providências</t>
+  </si>
+  <si>
+    <t>1370</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Prefeitura  Municipal de Surubim - PMS</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_lei_n_021.2024.pdf</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/ldo_2025_parte_01.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da Lei orçamentaria de 2025.</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/projeto_de_lei_n_028.2024.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito adicional suplementar e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/projeto_de_lei_n_021.2024.pdf</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Matias Facção</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da Rua SÉRGIO ARRUDA DE QUEIROZ, por trás da Escola (ERNAF), na COHAB II , bairro Santo Antônio, no Município de Surubim.</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento da Rua JOSEFA BEZERRA no Loteamento São Tiso II, no Município de Surubim.</t>
   </si>
   <si>
-    <t>3</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/3/req._n_003.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Assistência Social e Direto Humanos, Sr.ª PENÉLOPE REGINA SILVA DE ANDRADE, para juntas, viabilizarem a implantação de uma cozinha comunitária, Bairro Coqueiro, no Município de Surubim.</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/4/req._n_004.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA ao Secretário de Desenvolvimento Agrário e Econômico SR. DENNY LAPENDA FAGUNDES para juntos, viabilizarem a Implantação de uma caixa d’agua para a População do Loteamento Frei Damião, no Município de Surubim.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Anabel Negromonte</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/5/req._n_005.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, para juntos, viabilizarem a Pulverização de inseticida popularmente conhecido como fumacê para eliminação de mosquitos nos Bairros da nossa Cidade visando a prevenção da DENGUE, ZIKA, CHIKUNGUNYA e demais doenças causadas pelos mosquitos, no Município de Surubim._x000D_
 _x000D_
 JUSTIFICATIVA ORAL: De acordo com a secretária de saúde do Estado, Pernambuco têm milhares de casos prováveis e existe um aumento de 113% se comparando com o mesmo período do ano anterior.</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/6/req._n_006.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Administração, Dra. DANUSA MEDEIROS PIANCÓ DA SILVA, para juntas, viabilizarem a prorrogação do decreto de Nº 026/2022 de 06 de maio de 2022 do concurso para os cargos de Agente de combate de Endemias e Agentes de Saúde, no Município de Surubim._x000D_
 _x000D_
 JUSTIFICATIVA ORAL: Como sabemos o concurso de Agente de Saúde e Endemias têm validade de 2 anos podendo ser prorrogado por mais 2 anos como está chegando o prazo para validação do concurso e sabendo que existe um quadro de reservas esperando a convocação venho solicitar a prorrogação do mesmo.</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/7/req._n_007.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sr.ª ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da Rua José Bruno Cabral, que liga a Rua José Alberto de Lima, Bairro Bela Vista (Salgado), no Município de Surubim.</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos desta Sessão, VOTOS DE APLAUSOS ao Presidente do SINDACS PE GRACILIANO GAMA (Guga), pela implantação da Sub sede Agreste no Município de Surubim, que irá atender 08 (oito) Municípios:  _x000D_
 Surubim, Frei Miguelinho, Santa Maria do Cambucá, Vertente do Lério, Casinhas, Bom Jardim, João Alfredo e Orobó.  _x000D_
  _x000D_
 _x000D_
 JUSTIFICATIVA ORAL:_x000D_
  O Presidente Guga tem uma história de muitas conquistas a frente deste Importante sindicato, eleito de 2017 a 2020 e reeleito de 2020 a 2024, conseguiu nesse período aumentar o números de municípios filiados de 43 para 98, aquisição de uma nova sede, o Presidente que mais implantou sub sedes nas principais Regiões do Estado, colocando o SINDACS   como referência nacional na defesa dos direitos e deveres dos Trabalhadores ACS e ACE.</t>
-  </si>
-[...1 lines deleted...]
-    <t>BEATRIZ GUERRA</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra.  ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem a construção de um Espaço para Atividades Físicas, no estilo Academia da Cidade na Comunidade:  Cachoeira do Taepe, no Município de Surubim.</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos desta Sessão, VOTOS DE APLAUSO a Prefeitura e a Exma. Sra.  Ana Célia Cabral de Farias, Prefeita, pelo projeto de Energias Solar que está sendo implantado nesses locais:    _x000D_
 _x000D_
 UBS SALGADO _x000D_
 UBS COHAB ll _x000D_
 Auditório Prefeito Nelson Barbosa_x000D_
 Escola Oliveiro _x000D_
 Escola Angelina _x000D_
 Escola Dr.  Amaro_x000D_
 Escola Maria Amélia _x000D_
 Escola Antônio Medeiros _x000D_
 Escola Ermelinda _x000D_
 Secretaria de Saúde _x000D_
 Polo UAB</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, Prefeita, ao Sr. JOSÉ ANIERVRSON SOUZA DOS SANTOS Secretário de Juventude e a Sr.a ANDRESA CÂNDIDA Vice Presidente da Une, (união Nacional dos Estudantes) para juntos viabilizarem um mutirão de confecções de carteirinhas estudantis, com intuito de garantir os direitos de meia entrada em eventos para nossos estudantes, do Município de Surubim.</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/12/req._n_012.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às malidades regimentais, seja consignado na Ata dos trabalhos dessa são, VOTOS DE PESAR pelo falecimento do Sr. PEDRO LUIZ DE RUDA, conhecido por (Pedro Riachão) no Município de Surubim.</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/13/req._n_013.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos dessa Sessão, VOTOS DE PESAR pelo falecimento falecimento do Sr. SERGIO ARRUDA NETO, no Município de Surubim.</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/14/req._n_014.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.a ANA CÉLIA CABRAL DE FARIAS, PREFEITA e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, para juntos, viabilizarem uma Casa de Apoio em Recife para abrigar os acompanhantes dos pacientes que estão em tratamento médico na Capital.</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/15/req._n_015.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Educação e Cultura Sr.a AUCIMERE SILVA DE PAULA para juntas, viabilizarem a um Transporte Escolar para transportar os alunos de Juá de Taperinha para a ESCOLA MIGUEL FARIAS no Sitio Capim, no Município de Surubim.</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/16/req._n016.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA ао Secretário de Desenvolvimento Agrário e Econômico SR. DENNY LAPENDA FAGUNDES para juntos, viabilizarem a Implantação de uma caixa d'agua para a População do Loteamento Frei Damião, no Município de Surubim.</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/17/req._n_017.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido о Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da RUA: ETELVINA MARIA SARAIVA, no Loteamento SÃO TIRSO III, por trás do Hotel Reserv, no Município de Surubim.</t>
-  </si>
-[...1 lines deleted...]
-    <t>18</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/18/req._n_018.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às  formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, a Secretária Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da Rua_x000D_
 MARIA JOSÉ DA SILVA NASCIMENTO, Loteamento São Tirso II bairro Santo Antônio, por trás do Hotel Havaí, no Município de Surubim.</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/19/req._n_019.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido о Plenário e obedecidas às formalidades regimentais, seja feito veemente, apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem a construção de uma PRAÇA na Rua MARIA JOSE VILARIM PIRES, em frente ao Studio M Estrada que dá acesso a Chã do Marinheiro, por trás do forno de Cal, no Município de Surubim.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/20/req._n_020.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente, apelo a Exma. Sra.  ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem, o calçamento da Rua SEBASTIÃO BARBOSA DE SOUZA, Bairro São José, no Município de Surubim.</t>
-  </si>
-[...4 lines deleted...]
-    <t>23</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/21/req._n_023.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra._x000D_
 ANA CÉLIA CABRAL DE FARIAS, PREFEITA, ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, a Secretária de Educação e Cultura, Sra. AUCIMERE SILVA DE PAULA CABRAL e a Secretária de Assistência Social e Direto Humanos, Sr.° PENÉLOPE REGINA SILVA DE ANDRADE, para juntos, viabilizarem a possibilidade de fazer um convênio com uma rede oftalmológica para implantar um programa nas Escolas Públicas do Município com objetivo de_x000D_
 identificar os alunos com problemas de visão, no Município de Surubim.</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/22/req._n_025.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, e o Secretário de Esportes Sr. NAILTON LIMA DE ARRUDA para juntos viabilizarem a construção de uma quadra para a prática de Vôlei de areia e Futevôlei, na praça ao lado da Escola Oliveiros, no Município de Surubim</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/23/req._n_026.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos dessa Sessão, VOTOS DE PESAR pelo falecimento do Sr. JOSÉ MEDEIROS NETO, conhecido como (Zé Medeiros), no Município de Surubim.</t>
   </si>
   <si>
-    <t>24</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/24/req._n_027.2024.pdf</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Vaguinho</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/25/req._n_028.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário e cumpridas as formalidades regimentais seja oficiada a Sr' Prefeita do Município de Surubim Sr° Ana Célia Farias e em especial a Ilustre Secretária de Educação Alcimere Silva de Paula Cabral, para juntas envidem reais esforços do sentido de promover Atendimento Psicológico nas Escolas da Rede Municipal de Surubim, onde temos notícias e reclamos dos pais desses jovens e adolescentes com problemas emocionais e existências.</t>
-  </si>
-[...1 lines deleted...]
-    <t>30</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/26/req._n_030.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a está casa Legislativa Municipal para que denomine como nome o plenário da casa Euclides Mota de PLENÁRIO EVANDRO CAVALCANTE em memória, à esse ex Vereador desta Cidade.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/27/req._n_031.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.° ANA CELIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para nomearem de: FABIANA RAMOS DA SILVA a Praça que será construída no Loteamento José Maria, No Município de Surubim.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/28/req._n_032.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.a_x000D_
 ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento e uma ponte na Rua ALINE GUEDES GUERRA, ao lado da Igreja Maranata, essa rua liga os Loteamentos Nova Esperança e Vovó Tetinha. No Município de Surubim.</t>
-  </si>
-[...1 lines deleted...]
-    <t>29</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/29/req._n_034.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o Asfalto ligando o DETRAN de Surubim, passando pela COHAB II até o Clube Cara &amp; Coroa, no Município de Surubim.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/30/req._n_036.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o Asfalto ligando o DETRAN de Surubim, passando pela COHAB II até o Clube Cara &amp; Coroa, no Município de Surubim. Da decisão desta Casa, dé-se conhecimento as autoridades acima mencionadas</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/31/req._n_036.2024.pdf</t>
   </si>
@@ -522,251 +1083,212 @@
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/32/req._n_037.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente, apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem, o calçamento da Rua SEVERINO HONÓRIO DOS SANTOS, Loteamento São José III, no Município de Surubim.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/33/req._n_038.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido Plenário e obedecidas as formalidades regimentais, seja feito veemente, apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, , para viabilizarem, o calcamento da Rua JOÃO MINERVINO ALVES. Loteamento São José III, no Município de Surubim.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>Fabrício Brito</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/34/req._n_039.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exmo. Sr. CLEBER CHAPARRAL, DEPUTADO ESTADUAL e ao Gerente Regional da Compesa Vale do Capibaribe Sr. GEORGE PEREIRA RAMOS, para juntos viabilizarem o abastecimento de água na_x000D_
 Comunidade da Taperinha, no Município de Surubim.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/35/req._n_040.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exmo. Sr. CLEBER CHAPARRAL, DEPUTADO ESTADUAL e ao Gerente Regional da Compesa Vale do Capibaribe Sr. GEORGE PEREIRA RAMOS, para juntos viabilizarem a religação da água no Bairro Lagoa Nova, no Município de Surubim.</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/36/req._n_041.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.a ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calcamento Rua MARIA TEREZINHA DE ANDRADE no Alto da Amizade depois da RádioIntegração FM ao lado do muro da Fábrica Pan Cristal, No Município de Surubim.</t>
-  </si>
-[...1 lines deleted...]
-    <t>42</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/37/req._n_042.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.a ANA CÉLIA CABRAL DE FARIAS,_x000D_
 Prefeita, e a Secretária de Infraestrutura e Controle Urbano. Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento RUA MARIA DA TRINDADE GUERRA que liga por traz da Rádio Integração a Vila Cecília Nóbrega na estrada que vai para o sítio Bandinha, no Município de Surubim.</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/38/req._n_043.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA e O CAVI (Centro de Atendimento Veterinário) para viabilizarem um estudo técnico preliminar, tendo como base a castração dos cachorros de rua, no Município de Surubim.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/39/req._n_044.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CELIA CABRAL DE FARIAS, PREFEITA, e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, para juntos, viabilizarem a extensão da UBS (Unidade Básica de saúde) da Vila Social para o Loteamento J.Galdino, no Município de Surubim.</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/40/req._n_045.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem melhorias na Iluminação começando do Trevo até as proximidades da rádio integração FM, no Município de Surubim.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Geraldo Lira</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/41/req._n_046.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, seja Oficiado a COMPESA na pessoa do Diretor Presidente ALEX MACHADO CAMPOS na Avenida Cruz Cabuga n° 1.387 - Bairro Santo Amaro - Recife PE., CEP 50.040.000 e ao Gerente desta Companhia em Surubim, com endereco na Rua Mário Estanislau n° 05 bairro da Cabaceira/Surubim PE.. para que apresentem uma solução imediata para o problema da cobrança exorbitante da taxa de esgoto em nosso município e situações inerentes.</t>
-  </si>
-[...1 lines deleted...]
-    <t>47</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário e cumpridas as formalidades regimentais, seja Oficiado a COMPESA na pessoa do Diretor Presidente ALEX MACHADO CAMPOS na Avenida Cruz Cabuga n° 1.387 - Bairro Santo Amaro - Recife PE., CEP 50.040.000 e ao Gerente desta Companhia em Surubim, com endereço na Rua Mário Estanislau n° 05 bairro da Cabaceira/Surubim PE. para que apresentem uma solução imediata para o problema de falta de água em nosso município e outras situações inerentes.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/43/req._n_047.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.° ANA CÉLIA CABRALI_x000D_
 DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sr.a ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da Rua AURORA JOSEFA DE ARRUDA, Loteamento Dorgival leal filho, Bairro Coqueiro, no Município de Surubim</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/44/req._n_049.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.° ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urtano, Sr' ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, Viabilizarem o calçamento da Rua MARIA ESTELA BARBOSA, Loteamento Baraúnas, no Munícipio de Surubim</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/45/req._n_050.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.a ANA CELIA CABRAL DE FARIAS, PREFEITA ao Secretário de Desenvolvimento Agrário e Econômico SR. DENNY LAPENDA FAGUNDES, para juntos, viabilizarem a aquisição e instalação de uma caixa d'água de 5 ou 10 mil litros para atender às necessidades das famílias da comunidade do PILÕES DE CIMA, destacando a importância do acesso à água potável para a saúde e qualidade de vida dos cidadãos, Considerando que a instalação de uma caixa d'água de capacidade adequada pode proporcionar uma reserva estratégica, minimizando OS impactos das interrupções no abastecimento.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/46/req._n_051.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e ao Secretário de Agricultura e Desenvolvimento Econômico, Sr. DENNY LAPENDA FAGUNDES, para juntos, viabilizarem um trator e sementes para o corte de terras das famílias do bairro Bela Vista e Sítio Pilões, no Município de Surubim.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/47/req._n_052.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente, apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem, o calçamento de_x000D_
 Lagoa da Vaca a Furnas, no Município de Surubim.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/48/req._n_053.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário obedecidas formalidades regimentais, seja consignado na Ata dos trabalhos dessa_x000D_
 Sessão, VOTOS DE PESAR pelo falecimento do Sr ABELARDO JOSE DE LIMA, no Município de Surubim</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/49/req._n_054.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra._x000D_
 ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento da Rua EDILMA DE LUCENA, no bairro São Sebastião, no Município de Surubim.</t>
-  </si>
-[...1 lines deleted...]
-    <t>56</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/50/req._n_056.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.°_x000D_
 ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento RUA FRANCISCO MANOEL DE ARRUDA, no Loteamento José Maria, rua de Paulo_x000D_
 Sérgio Recepções, no Município de Surubim.</t>
   </si>
   <si>
-    <t>57</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/51/req._n_057.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.a ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem o calçamento da Rua: PADRE MÁRIO LEITÃO, Por trás do Posto Jucazinho, no Município de Surubim.</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/52/req._n_058.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, para que envidem esforços para encaminhar ao Ministério da Saúde o Projeto implantado um CEO (centro de especialidades Odontológico) tipo 1 em nossa Cidade, no Município de Surubim.</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem a complementação do calçamento da Rua RAFAEL SOARES, no Bairro São Sebastião, no Município de Surubim.</t>
   </si>
   <si>
-    <t>60</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/54/req._n_060.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa,  ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos dessa Sessão, VOTOS DE PESAR pelo falecimento do Sr. JOÃO PAULO GUERRA, no Município de Surubim.</t>
   </si>
   <si>
-    <t>61</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/55/req._n_061.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Ex.a Sr.a ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbanos, Sr.° ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem o calçamento da Rua: VICENTE CABRAL DA SILVA, no Município de Surubim.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Véia de Aprígio</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/56/req._n_062.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem a ampliação do Cemitério do Mimoso, no Município de Surubim.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o Calçamento da Ladeira do Mimoso, saindo da Capela da Comunidade do Mimoso até a propriedade de "Dito Jeans, no Município de Surubim.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/58/req._n_064.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr." ANA CÉLIA CABRAL DE FARIAS,_x000D_
 PREFEITA a Secretária de Infraestrutura e Controle Urbano, Sr.° ANA PAULA DE ASSIS DA MOTA BARBOSA e a Secretária de Educação e Cultura Sr.°_x000D_
 AUCIMERE SILVA DE PAULA para juntas, viabilizarem a construção de um Parque Infantil para a Escola local na Comunidade do CAI-AI, no Município de Surubim.</t>
   </si>
   <si>
@@ -775,182 +1297,143 @@
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/59/req._n_065.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento da Rua NOBERTO PESSOA DE ANDRADE, Loteamento maracajá, no Município de Surubim.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/60/req._n_066.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, рага viabilizarem calçamento da Rua VANDERLAN DA SILVA, Loteamento São Tirso II, no Bairro Santo Antônio, Município de Surubim.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/61/req._n_024.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa, ouvido o Plenário e cumpridas as formalidades regimentais seja consignado na Ata dos trabalhos da presente Sessão, VOTOS DE APLAUSOS para a Secretária de Defesa Social (SDS) em nosso Município, pela iniciativa e realização da pintura de sinalização horizontal nas principais ruas do centro de nossa cidade, melhorando assim o trânsito e beneficiando a passagem dos pedestres.</t>
   </si>
   <si>
-    <t>69</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento da Rua ANTÔNIO FAUSTINO BARBOSA, no bairro São Sebastião, no Município de Surubim.</t>
   </si>
   <si>
-    <t>70</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA ao Secretário de Desenvolvimento Agrário e Econômico SR. DENNY LAPENDA FAGUNDES, para juntos, viabilizarem a conclusão da instalação das partes elétricas e da caixa d’água do poço artesiano na Comunidade do Sitio Riachão na zona Rural com vazão de 1.800 litros por hora este poço irá beneficiar cerca de 40 famílias.</t>
   </si>
   <si>
-    <t>71</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e ao Secretário de Desenvolvimento Agrário e Econômico SR. DENNY LAPENDA FAGUNDES, para juntos, viabilizarem	a inclusão das 15 famílias de agricultores da Comunidade do Sítio CAÍ-AÍ no PROGRAMA TERRA PRONTA da Prefeitura Municipal de Surubim, neste Município.</t>
   </si>
   <si>
-    <t>72</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento RUA Leonor FABRÍCIO, Bairro da Chã do Marinheiro, no Município de Surubim.</t>
   </si>
   <si>
-    <t>73</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo ao Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o complemento do calçamento da RUA AMÂNCIO DA COSTA MARQUES, Bairro São Sebastião, primeira rua por trás do Posto Jucazinho,   no Município de Surubim.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem o calçamento da Rua MARIA EULÁLIA LEAL, Próximo ao Marista Pio XII, no Município de Surubim.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>75</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem a manutenção da estrada, da Barra da Onça, ao lado da UBS Local, no Município de Surubim.</t>
   </si>
   <si>
-    <t>76</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA para viabilizarem o encaminhamento de um Ofício junto ao Presidente do sistema Fecomércio solicitando parceria para o desenvolvimento do Projeto Odontosesc em nossa Cidade, no Município de Surubim.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o Calçamento da Ladeira do Chéus, próximo a Igreja, no Distrito de Chéus, no Município de Surubim.</t>
   </si>
   <si>
-    <t>78</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem a Construção de uma ACADEMIA DA SAÚDE, na Comunidade do Sítio Alegre, no Município de Surubim.</t>
   </si>
   <si>
-    <t>79</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA a Secretária de Infraestrutura e Controle Urbano, Sr.ª ANA PAULA DE ASSIS DA MOTA BARBOSA e ao Secretário de Esportes Sr. NAILTON LIMA DE ARRUDA para juntos, viabilizarem a construção de um Campo de Futebol ao lado da escola local na Comunidade do CAI-AI, no Município de Surubim</t>
   </si>
   <si>
-    <t>81</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o alçamento da Rua: SÃO LUIZ, no bairro da Chã do Marinheiro, no Município de Surubim.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos dessa sessão, votos de pesar pelo falecimento do Sra. MARIA IRENE FERREIRA LIMA, Viúva do Dr. Alcides Ferreira Lima, mãe do Dr. Gildo Ferreira Lima e Dr. Sizino Ferreira Lima Neto, no Município de Surubim.</t>
   </si>
   <si>
-    <t>83</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos dessa sessão, votos de pesar pelo falecimento do Sr. JOÃO FRANCICO DA COSTA (Conhecido por João Gago e João de Sabido) da Chã do Marinheiro que faleceu na segunda feira dia 1º de abril, pai de 2 filhos: Jorlando, cohecido por Galego das Portas e Juliana do Armazém Tio Luiz, no Município de Surubim.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem o Piçarramento das Estradas do MIMOSO até GANGUNGO, no Município de Surubim.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas viabilizarem melhorias nas ruas do Loteamento São Tirso, no Município de Surubim.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja consignado na Ata dos trabalhos desta Sessão, VOTOS DE APLAUSOS ao Secretário de Juventude Sr. JOSÉ ANIERVSON SOUZA DOS SANTOS e a UNE – União Nacional dos Estudantes, pela realização do mutirão para confecções das carteirinhas de Estudantes realizado no mês de março de 2024 na Casa das Juventudes, no Município de Surubim.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a COMPESA DE SURUBIM, para que faça uma revisão no calendário de abastecimento da nossa cidade em vista das chuvas nos últimos dias onde teve um aumento considerável de água na Barragem de Jucazinho, onde a mesma e responsável pelo abastecimento no Município de Surubim.</t>
   </si>
   <si>
-    <t>80</t>
-[...1 lines deleted...]
-  <si>
     <t>88</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sr.ª ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem a Reforma da Praça Nossa Senhora do Carmo, no Bairro Bela Vista (Salgado), no município de Surubim.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e a Secretária de Infraestrutura e Controle Urbano, Sr.ª ANA PAULA DE ASSIS DA MOTA BARBOSA, para juntas, viabilizarem o calçamento da Rua AMARA AMORIN ALMEIDA, próximo a Academia de Paiva, no bairro São José, no Município de Surubim</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>Itamar</t>
-[...1 lines deleted...]
-  <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e o Secretário de Infraestrutura e Controle Urbano, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos viabilizarem a construção de um Abrigo na comunidade de LAGOA NOVA, no Município de Surubim.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e o Secretário de Infraestrutura e Controle Urbano, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos, viabilizarem o calçamento da Rua ODETE DE SOUZA, Bairro Lagoa Nova, no Município de Surubim.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, Prefeita, o Secretário de Infraestrutura e Controle Urbano, Sr. DAVI DE MAGALHÃES NASCIMENTO, e a Secretária de Educação e Cultura, Sra. AUCIMERE SILVA DE PAULA CABRAL para juntos, viabilizarem a Construção de uma CRECHE MUNICIPAL no Loteamento Novo Centro, bairro Bela Vista, no Município de Surubim.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, PREFEITA e o Secretário de Infraestrutura e Controle Urbano, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos, viabilizarem o pizarramento do acesso a VILA DOS MATEUS, na comunidade do Gancho do Galo, no Município de Surubim.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sr.ª ANA CÉLIA CABRAL DE FARIAS, Prefeita, e a Secretária de Infraestrutura e Controle Urbano, Sra. ANA PAULA DE ASSIS DA MOTA BARBOSA, para viabilizarem o calçamento da Rua: TAURINO FRANCISCO DE ARAÚJO, Bairro da Chã do Marinheiro. Rua onde está localizada a Escola Municipal Padre Antônio de Lima que dá acesso à Rua São Luiz, no Município de Surubim.</t>
@@ -1042,53 +1525,50 @@
   <si>
     <t>Seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, ao Secretário de Saúde, Sr. THYAGO BELO PEDROSA, e a Secretária de Administração e Gestão Sr.ª DANUSA MEDEIROS PIANCÓ DA SILVA, Solicitando este, em caráter de Urgência, a convocação dos oito candidatos, do Cadastro de Reserva aprovados no Concurso de AGENTE COMUNITÁRIO DE SAÚDE, para atuar frente à Atenção Primária do Município, desempenhando seu trabalho em prol da população conforme manda a Lei. Uma vez que, foram afastados definitivamente oito, desses profissionais. Tendo em vista, a necessidade de um novo edital de convocação para preencher as vagas descobertas que já existem. Não havendo, a necessidade da espera de um remapeamento para estes profissionais, nos quais já sabem as suas áreas. Áreas descobertas: São Sebastião, 1. Mimoso, 2. Chéus, 2. Barra da onça, 1. Diogo, 1. Tatus. Este requerimento tem como objetivo: dar continuidade ao trabalho desses profissionais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA, e o Secretário de Infraestrutura e Serviços Públicos, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos viabilizarem o calçamento da Rua: ANTÔNIO GALDINO DO NASCIMENTO, no Bairro São José, por trás do SESC Ler, no Município de Surubim.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas às formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA o Secretário de Infraestrutura e Serviços Públicos, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos viabilizarem a reforma da Praça São Marcelino Champagnat, (Praça das Bandeiras) no Bairro São José, no Município de Surubim.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>Nailton do Jucá</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req._n_114.2024.pdf</t>
   </si>
   <si>
     <t>Requeiro a mesa, ouvido a plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Sr. Ana Célia Cabral de Farias e ao secretário de infraestrutura Davi de Magalhães de Nascimento para juntos viabilizarem o calçamento da rua Raimunda Maria da Conceição, São Tirso II, no munícipio de Surubim- PE.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req._n_115.2024.pdf</t>
   </si>
   <si>
     <t>Voto de aplauso ao Sr José Inácio da Silva</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e obedecidas as formalidades regimentais, seja feito veemente apelo a Exma. Sra. ANA CÉLIA CABRAL DE FARIAS, PREFEITA e o Secretário de Infraestrutura e Serviços Públicos, Sr. DAVI DE MAGALHÃES NASCIMENTO, para juntos, viabilizarem a recuperação das estradas de Surubim a Cheús como também Tamanduá ao Gangungo, e Piões ,  no Município de Surubim.</t>
   </si>
   <si>
     <t>117</t>
@@ -3175,63 +3655,696 @@
   <si>
     <t>Viabilizar recursos para a instalação dos serviços de maternidade, do município de Surubim.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_322.pdf</t>
   </si>
   <si>
     <t>Viabilizar a instalação das Câmaras de monitoramento em ponto estratégicos.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/512/323.pdf</t>
   </si>
   <si>
     <t>Viabilização do calçamento da rua Padre Mário Leitão</t>
   </si>
   <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/324-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a implantação de sinalização eletrônica nos locais de maior incidência de acidentes como a chegada da cidade próximo ao posto Maracajá da PE-90 e proxímo da Chã Marinheiro.</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/325-2024.pdf</t>
+  </si>
+  <si>
+    <t>Para que o poder executivo e a secretária de educação e cultura, afim que o nosso município cumpra a Lei federal 13.722 de 4 de outubro de 2018 que é a Lei Lucas.</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/326-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizam a instalação de um semáforo, entre ruas: Frei Ibiapina e Major Prisciliano da Mota Silva.</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/327-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar o calçamento saindo do bairro da Chã Marinheiro ao povoado da Chã do Couve, no município de Surubim.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/328-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Maria Anunciada dos Anjos, mãe da vereadora Véia de Aprígio.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/329-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Otacílio Gomes Barbosa.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/331-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizarem cursos de corte, costura e manutenção e máquinas de costura de pequeno e grande porte com maaior número de vagas possível par atender a demnada necessária.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/332-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Severino Amro Freire.</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/335-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplausos pelo selo ouro em transparênccia da Câmara municipal de Surubim.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1503/336-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Marília Araújo Lopes.</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/337-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a inclusão de uma linha de crédito especial para os emprededores de nossa cidade.</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/338-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de José de Souza de Arruda.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1508/339-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesarr pelo falecimentos de Alison Yuri Nascimento de Arruda.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/340-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplausos a Comunidade da Chã do marinheiro pela celebração da festa de padroeiro nossa Senhora de Fátima.</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/341-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplauss a prefeita Ana Célia Cabral de Farias e ao secretário de esportes Ilário Rio e diretora de esportes Eloisa Rocha.</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/342-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Carlos Fernando Cabral Guerra.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1504/334-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento de Jean Fábio da Silva Xavier.</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/345-2024.pdf</t>
+  </si>
+  <si>
+    <t>Viabilizar a criação de gapilo cultural.</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/346-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplausos da festa de nossa senhora da conceição juca Perrado, no munícípio de Surubim.</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/347-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplausos pelos os 8 anos de mandato da prefeita de Surubim.</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/348-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de aplausos para todos os secretários que fizeram parte da gestão.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Auxilio alimentação para os agentes de combate a endemias no município de Surubim-PE.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/indicacao_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Indica o centro de Educação Infantil no Bairro do Coqueiro, nesta cidade de Surubim.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_004-2024.pdf</t>
+  </si>
+  <si>
+    <t>Denomine o centro de atendimento vetérinario (CAV) denomine Fernando Miranda de Farias.</t>
+  </si>
+  <si>
     <t>514</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_emenda_n_01.2024_a_lei_organica_do_municipio_de_surubim.pe.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 96-A da Lei Orgânica do Município de Surubim, que institui o Orçamento Impositivo e dispõe sobre a execução orçamentária e financeira da programação incluída por emendas Municipal individuais do Legislativo Municipal em Lei Orçamentária Anual.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/parecer_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 01/2024.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>CJRL - COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/parecer_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 02/2024.</t>
+  </si>
+  <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/parecer_003-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 03/2024.</t>
+  </si>
+  <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_010-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 010/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 010/2024.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_013-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 013/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 012/2024.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_014-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 014/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 013/2024.</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1227/parecer_015-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 015/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 014/2024.</t>
+  </si>
+  <si>
+    <t>1204</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_016-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 016/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 015/2024.</t>
+  </si>
+  <si>
+    <t>1228</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1228/parecer_017-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 017/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 016/2024.</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_018-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 018/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 017/2024.</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_019-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 019/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 018/2024.</t>
+  </si>
+  <si>
+    <t>1209</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_026-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 026/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 022/2024.</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1211/parecer_027-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 027/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 023/2024.</t>
+  </si>
+  <si>
+    <t>1226</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1226/parecer_030-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 30/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 024/2024.</t>
+  </si>
+  <si>
+    <t>1203</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_036-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 036/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 027/2024.</t>
+  </si>
+  <si>
+    <t>1212</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_038-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 038/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 029/2024.</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_039-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 039/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 030/2024.</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1225/parecer_052-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 52/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 041/2024.</t>
+  </si>
+  <si>
+    <t>1224</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1224/parecer_053-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 53/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 042/2024.</t>
+  </si>
+  <si>
+    <t>1202</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_054-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 054/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 043/2024.</t>
+  </si>
+  <si>
+    <t>1201</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_057-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 057/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 046/2024.</t>
+  </si>
+  <si>
+    <t>1214</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1214/parecer_060-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 060/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 047/2024.</t>
+  </si>
+  <si>
+    <t>1213</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1213/parecer_063-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 063/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 050/2024.</t>
+  </si>
+  <si>
+    <t>1218</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1218/parecer_074-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 074/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 056/2024.</t>
+  </si>
+  <si>
+    <t>1217</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_075-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 75/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 57/2024.</t>
+  </si>
+  <si>
+    <t>1219</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_076-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 076/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 058/2024.</t>
+  </si>
+  <si>
+    <t>1215</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1215/parecer_078-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 78/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 60/2024.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_081-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 081/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 061/2024.</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_082-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 082/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 062/2024.</t>
+  </si>
+  <si>
+    <t>1223</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1223/parecer_090-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 90/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 69/2024.</t>
+  </si>
+  <si>
+    <t>1232</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/parecer_091-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 091/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 70/2024.</t>
+  </si>
+  <si>
+    <t>1220</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1220/parecer_093-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 093/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 071/2024.</t>
+  </si>
+  <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_099-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 99/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 72/2024.</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_100-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0100/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 73/2024.</t>
+  </si>
+  <si>
+    <t>1231</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/parecer_102-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0102/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 075/2024.</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1216/parecer_103-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 103/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 076/2024.</t>
+  </si>
+  <si>
+    <t>1222</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1222/parecer_110-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0110/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 078/2024.</t>
+  </si>
+  <si>
+    <t>1221</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1221/parecer_111-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0111/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 079/2024.</t>
+  </si>
+  <si>
+    <t>1229</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1229/parecer_112-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0112/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 80/2024.</t>
+  </si>
+  <si>
+    <t>1230</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/parecer_113-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 0113/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 081/2024.</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_115-2024.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 115/2024 AO PROJETO DE LEI DO LEGISLATIVO Nº 083/2024.</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/pedido_de_informacao_001-2024.pdf</t>
+  </si>
+  <si>
+    <t>Para que remetam a está casa legislativa, quais foram os valores de subvenções de todos os blocos cadastrados na Prefeitura Municipal de Surubim.</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/pedido_de_informacao_002-2024.pdf</t>
+  </si>
+  <si>
+    <t>Para que remetam a está casa legislativa, quais foram os custos dos equipamentos da academia da cidade do Trevo, caso alugados qual o valor mensal.</t>
+  </si>
+  <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/pedido_de_informacao_003-2024.pdf</t>
+  </si>
+  <si>
+    <t>Para que remeta a está casa na maior brevidade possível, todos os dados informativos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3535,7790 +4648,10919 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_do_legislativo_n_07.2024_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_no_009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/431/projeto_de_lei_n_055.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/430/projeto_de_lei_n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_n_05.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_n_06.2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_n_08.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_n_09.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_n_010.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_n_011.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/3/req._n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/4/req._n_004.2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/5/req._n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/6/req._n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/7/req._n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/12/req._n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/13/req._n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/14/req._n_014.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/15/req._n_015.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/16/req._n016.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/17/req._n_017.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/18/req._n_018.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/19/req._n_019.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/20/req._n_020.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/21/req._n_023.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/22/req._n_025.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/23/req._n_026.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/24/req._n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/25/req._n_028.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/26/req._n_030.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/27/req._n_031.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/28/req._n_032.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/29/req._n_034.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/30/req._n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/31/req._n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/32/req._n_037.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/33/req._n_038.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/34/req._n_039.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/35/req._n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/36/req._n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/37/req._n_042.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/38/req._n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/39/req._n_044.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/40/req._n_045.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/41/req._n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/43/req._n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/44/req._n_049.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/45/req._n_050.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/46/req._n_051.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/47/req._n_052.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/48/req._n_053.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/49/req._n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/50/req._n_056.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/51/req._n_057.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/52/req._n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/54/req._n_060.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/55/req._n_061.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/56/req._n_062.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/58/req._n_064.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/59/req._n_065.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/60/req._n_066.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/61/req._n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req._n_114.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req._n_115.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/357/req._n_119.2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/360/req._n_121.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/359/req._n_122.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/358/req._n_123.2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/364/req._n_124.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/363/req._n_125.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/365/req._n_128.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/366/req._n_129.2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req._n_136.2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req._n_137.2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req._n_138.2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req._n_139.2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req._n_140.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req._n_141.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req._n_142.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req._n_143.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req._n_144.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/367/req._n_145.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/374/req._n_146.2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/373/req._n_147.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/372/req._n_148.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/371/req._n_149.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/370/req._n_150.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/369/req._n_151.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/368/req._n_152.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req._n_154.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req._n_155.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req._n_156.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req._n_157.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/348/req._n_159.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/349/req._n_160.2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/351/req._n_162.2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/352/req._n_163.2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/353/req._n_164.2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/354/req._n_165.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/375/req._n_166.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/376/req._n_168.2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/377/req._n_170.2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/378/req._n_171.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/379/req._n_172.2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/380/req._n_173.2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/381/req._n_174.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/382/req._n_175.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/383/req._n_176.2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/390/req._n_177.2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/385/req._178.2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/387/req._n_179.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/386/req._n_180.2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/384/req._n_181.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/391/req._n_183.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/392/req._n_188.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/398/req._n_189.2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/393/req._n_190.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/394/req._n_191.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/396/req._n_193.2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/397/req._n_194.2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/399/req._n_196.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/400/req._n_200.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/401/req._n_201.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/402/req._n_202.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/403/req._n_203.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/404/req._n_205.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/405/req._n_206.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/406/req._n_207.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/407/req._n_209.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/408/req._n_210.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/409/req._n_211.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/410/req._n_212.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/411/req._n_215.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/412/req._n_216.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/413/req._n_217.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/414/req._n_218.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/416/req._n_219.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/415/req._n_220.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/418/req._n_222.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/419/req._n_223.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/420/req._n_224.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/421/req._n_225.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/422/req._n_226.2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/423/req._n_227.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/424/req._n_228.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/425/req._n_229.2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/426/req._n_230.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/427/req._n_231.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/428/req._n_232.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/429/req._n_233.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/444/req._n_234.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/445/req._n_235.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/446/req._n_236.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/447/req._n_237.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/443/req._n_238.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/442/req._n_239.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/440/req._n_241.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/439/req._n_242.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req._n_243.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req._n_244.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/436/req._n_245.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/435/req._n_246.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/434/req._n_247.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/433/req._n_248.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/448/req._n_249.2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/432/req._n_250.2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/449/req._n_251.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/450/req._n_252.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/451/req._n_253.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/452/req._n_254.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/453/req._n_257.2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/454/req._n_259.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/455/req._n_260.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/456/req._n_261.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/457/req._n_262.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/458/req._n_263.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/459/req._n_264.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/460/req._n_265.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/461/req._n_266.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/462/req._n_267.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/463/req._n_269.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/464/req._n_270.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/465/req._n_271.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/467/req._n_274.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/466/req._n_275.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/468/req._n_277.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/469/req._n_278.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/471/req._n_281.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/472/req._n_282.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/473/req._n_283.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/474/req._n_284.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/475/req._n_285.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/476/req._n_286.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/477/req._n_287.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/478/req._n_288.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/479/req._n_289.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/480/req._n_299.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/481/req._n_291.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/482/req._n_292.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/483/req._n_293.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/484/req._n_294.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/485/req._n_295.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/486/req._n_296.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/487/req._n_297.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/488/req._n_299.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_300.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_301.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/513/req_303.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/492/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_308.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_309.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_310.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_311.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_312.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/494/requerimento_314.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/497/requerimento_315.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/498/requerimento_316.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_317.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_318.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_319.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_320.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_321.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_322.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/512/323.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_emenda_n_01.2024_a_lei_organica_do_municipio_de_surubim.pe.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1233/001-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1234/002-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1235/003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/511/projeto_de_lei_do_legislativo_n_07.2024_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_no_009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1236/010-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1237/012-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1238/013-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1239/014-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1240/015-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1241/016-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1242/017-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1243/018-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1244/022-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1245/023-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1246/024-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1247/027-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1248/029-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1249/030-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1250/041-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1251/042-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1252/043-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1253/046-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1254/047-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1255/050-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/431/projeto_de_lei_n_055.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1256/056-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1257/057-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/430/projeto_de_lei_n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/417/projeto_de_lei_n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1012/060-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1013/061-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1014/062-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1015/069-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1016/070-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1017/071-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1018/072-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1019/073-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1020/075-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1021/076-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1022/078-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1023/078-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1025/080-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1026/081-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1024/083-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1350/projeto_de_lei_n_002.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1356/proejto_de_lei_n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/329/projeto_de_lei_n_05.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/323/projeto_de_lei_n_06.2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/324/projeto_de_lei_n_08.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/325/projeto_de_lei_n_09.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/326/projeto_de_lei_n_010.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/327/projeto_de_lei_n_011.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1346/projeto_de_lei_n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_lei_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1341/projeto_de_lei_n_014.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1342/projeto_de_lei_n_015.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1343/projeto_de_lei_n_016.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1344/projeto_de_lei_n_017.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1345/projeto_de_lei_n_018.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1369/projeto_de_lei_n_019.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1370/projeto_de_lei_n_021.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1358/ldo_2025_parte_01.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1348/projeto_de_lei_n_028.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1349/projeto_de_lei_n_021.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/3/req._n_003.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/4/req._n_004.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/5/req._n_005.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/6/req._n_006.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/7/req._n_007.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/12/req._n_012.2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/13/req._n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/14/req._n_014.2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/15/req._n_015.2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/16/req._n016.2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/17/req._n_017.2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/18/req._n_018.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/19/req._n_019.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/20/req._n_020.2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/21/req._n_023.2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/22/req._n_025.2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/23/req._n_026.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/24/req._n_027.2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/25/req._n_028.2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/26/req._n_030.2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/27/req._n_031.2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/28/req._n_032.2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/29/req._n_034.2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/30/req._n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/31/req._n_036.2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/32/req._n_037.2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/33/req._n_038.2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/34/req._n_039.2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/35/req._n_040.2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/36/req._n_041.2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/37/req._n_042.2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/38/req._n_043.2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/39/req._n_044.2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/40/req._n_045.2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/41/req._n_046.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/43/req._n_047.2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/44/req._n_049.2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/45/req._n_050.2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/46/req._n_051.2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/47/req._n_052.2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/48/req._n_053.2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/49/req._n_054.2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/50/req._n_056.2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/51/req._n_057.2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/52/req._n_058.2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/54/req._n_060.2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/55/req._n_061.2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/56/req._n_062.2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/58/req._n_064.2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/59/req._n_065.2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/60/req._n_066.2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/61/req._n_024.2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/355/req._n_114.2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/356/req._n_115.2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/357/req._n_119.2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/360/req._n_121.2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/359/req._n_122.2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/358/req._n_123.2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/364/req._n_124.2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/363/req._n_125.2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/365/req._n_128.2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/366/req._n_129.2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/334/req._n_136.2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/335/req._n_137.2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/336/req._n_138.2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/337/req._n_139.2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/338/req._n_140.2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/339/req._n_141.2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/340/req._n_142.2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/341/req._n_143.2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/342/req._n_144.2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/367/req._n_145.2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/374/req._n_146.2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/373/req._n_147.2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/372/req._n_148.2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/371/req._n_149.2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/370/req._n_150.2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/369/req._n_151.2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/368/req._n_152.2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/343/req._n_154.2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/344/req._n_155.2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/345/req._n_156.2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/346/req._n_157.2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/348/req._n_159.2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/349/req._n_160.2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/351/req._n_162.2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/352/req._n_163.2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/353/req._n_164.2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/354/req._n_165.2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/375/req._n_166.2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/376/req._n_168.2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/377/req._n_170.2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/378/req._n_171.2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/379/req._n_172.2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/380/req._n_173.2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/381/req._n_174.2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/382/req._n_175.2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/383/req._n_176.2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/390/req._n_177.2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/385/req._178.2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/387/req._n_179.2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/386/req._n_180.2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/384/req._n_181.2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/391/req._n_183.2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/392/req._n_188.2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/398/req._n_189.2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/393/req._n_190.2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/394/req._n_191.2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/396/req._n_193.2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/397/req._n_194.2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/399/req._n_196.2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/400/req._n_200.2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/401/req._n_201.2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/402/req._n_202.2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/403/req._n_203.2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/404/req._n_205.2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/405/req._n_206.2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/406/req._n_207.2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/407/req._n_209.2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/408/req._n_210.2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/409/req._n_211.2024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/410/req._n_212.2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/411/req._n_215.2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/412/req._n_216.2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/413/req._n_217.2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/414/req._n_218.2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/416/req._n_219.2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/415/req._n_220.2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/418/req._n_222.2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/419/req._n_223.2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/420/req._n_224.2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/421/req._n_225.2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/422/req._n_226.2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/423/req._n_227.2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/424/req._n_228.2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/425/req._n_229.2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/426/req._n_230.2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/427/req._n_231.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/428/req._n_232.2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/429/req._n_233.2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/444/req._n_234.2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/445/req._n_235.2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/446/req._n_236.2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/447/req._n_237.2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/443/req._n_238.2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/442/req._n_239.2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/440/req._n_241.2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/439/req._n_242.2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/438/req._n_243.2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/437/req._n_244.2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/436/req._n_245.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/435/req._n_246.2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/434/req._n_247.2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/433/req._n_248.2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/448/req._n_249.2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/432/req._n_250.2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/449/req._n_251.2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/450/req._n_252.2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/451/req._n_253.2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/452/req._n_254.2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/453/req._n_257.2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/454/req._n_259.2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/455/req._n_260.2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/456/req._n_261.2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/457/req._n_262.2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/458/req._n_263.2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/459/req._n_264.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/460/req._n_265.2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/461/req._n_266.2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/462/req._n_267.2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/463/req._n_269.2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/464/req._n_270.2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/465/req._n_271.2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/467/req._n_274.2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/466/req._n_275.2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/468/req._n_277.2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/469/req._n_278.2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/471/req._n_281.2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/472/req._n_282.2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/473/req._n_283.2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/474/req._n_284.2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/475/req._n_285.2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/476/req._n_286.2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/477/req._n_287.2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/478/req._n_288.2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/479/req._n_289.2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/480/req._n_299.2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/481/req._n_291.2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/482/req._n_292.2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/483/req._n_293.2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/484/req._n_294.2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/485/req._n_295.2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/486/req._n_296.2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/487/req._n_297.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/488/req._n_299.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/490/requerimento_300.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/491/requerimento_301.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/493/requerimento_302.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/513/req_303.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/492/requerimento_304.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/505/requerimento_305.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/506/requerimento_306.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/507/requerimento_307.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_308.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_309.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_310.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/496/requerimento_311.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/495/requerimento_312.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/494/requerimento_314.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/497/requerimento_315.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/498/requerimento_316.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/499/requerimento_317.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/500/requerimento_318.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/501/requerimento_319.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/502/requerimento_320.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/503/requerimento_321.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/504/requerimento_322.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/512/323.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1494/324-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1495/325-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1496/326-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1497/327-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1498/328-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1500/329-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1501/331-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1499/332-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1502/335-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1503/336-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1506/337-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1507/338-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1508/339-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1513/340-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1514/341-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1515/342-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1504/334-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1516/345-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1505/346-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1509/347-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1510/348-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1028/indicacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/514/projeto_de_emenda_n_01.2024_a_lei_organica_do_municipio_de_surubim.pe.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1192/parecer_001-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1193/parecer_002-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1194/parecer_003-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1196/parecer_010-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1197/parecer_013-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1210/parecer_014-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1227/parecer_015-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1204/parecer_016-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1228/parecer_017-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1205/parecer_018-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1207/parecer_019-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1209/parecer_026-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1211/parecer_027-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1226/parecer_030-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1203/parecer_036-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1212/parecer_038-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1206/parecer_039-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1225/parecer_052-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1224/parecer_053-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1202/parecer_054-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1201/parecer_057-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1214/parecer_060-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1213/parecer_063-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1218/parecer_074-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1217/parecer_075-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1219/parecer_076-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1215/parecer_078-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1199/parecer_081-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1200/parecer_082-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1223/parecer_090-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1232/parecer_091-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1220/parecer_093-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1195/parecer_099-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1198/parecer_100-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1231/parecer_102-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1216/parecer_103-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1222/parecer_110-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1221/parecer_111-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1229/parecer_112-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1230/parecer_113-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1208/parecer_115-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1179/pedido_de_informacao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1180/pedido_de_informacao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2024/1181/pedido_de_informacao_003-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H298"/>
+  <dimension ref="A1:H420"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="23.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
       <c r="G2" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>67</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>39</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>50</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>16</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>85</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>85</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>39</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="D25" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>93</v>
+        <v>118</v>
       </c>
       <c r="H26" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>99</v>
+        <v>127</v>
       </c>
       <c r="H28" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="D29" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="H29" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>104</v>
+        <v>134</v>
       </c>
       <c r="D30" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>105</v>
+        <v>135</v>
       </c>
       <c r="H30" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>107</v>
+        <v>137</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>138</v>
       </c>
       <c r="D31" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>108</v>
+        <v>139</v>
       </c>
       <c r="H31" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>110</v>
+        <v>142</v>
       </c>
       <c r="D32" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="H32" t="s">
-        <v>112</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="D33" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>114</v>
+        <v>147</v>
       </c>
       <c r="H33" t="s">
-        <v>115</v>
+        <v>148</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>117</v>
+        <v>150</v>
       </c>
       <c r="D34" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>118</v>
+        <v>151</v>
       </c>
       <c r="H34" t="s">
-        <v>119</v>
+        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>153</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>121</v>
+        <v>154</v>
       </c>
       <c r="D35" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>122</v>
+        <v>155</v>
       </c>
       <c r="H35" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>117</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="H36" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="D37" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="H37" t="s">
-        <v>126</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>121</v>
+        <v>165</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="D38" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>124</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="D39" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="H39" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>173</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>138</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>139</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>130</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>143</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>145</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>148</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>149</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="D44" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="H44" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>193</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="D45" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="H45" t="s">
-        <v>155</v>
+        <v>196</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>198</v>
       </c>
       <c r="D46" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>199</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>158</v>
+        <v>200</v>
       </c>
       <c r="H46" t="s">
-        <v>159</v>
+        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>144</v>
+        <v>202</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E47" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>162</v>
+        <v>205</v>
       </c>
       <c r="H47" t="s">
-        <v>163</v>
+        <v>206</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>147</v>
+        <v>207</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E48" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>165</v>
+        <v>208</v>
       </c>
       <c r="H48" t="s">
-        <v>166</v>
+        <v>206</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>150</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>167</v>
+        <v>210</v>
       </c>
       <c r="D49" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E49" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F49" t="s">
-        <v>27</v>
+        <v>211</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>168</v>
+        <v>212</v>
       </c>
       <c r="H49" t="s">
-        <v>169</v>
+        <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>214</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>170</v>
+        <v>215</v>
       </c>
       <c r="D50" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E50" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F50" t="s">
-        <v>27</v>
+        <v>211</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>171</v>
+        <v>216</v>
       </c>
       <c r="H50" t="s">
-        <v>172</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>157</v>
+        <v>218</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>173</v>
+        <v>219</v>
       </c>
       <c r="D51" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E51" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F51" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="H51" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>160</v>
+        <v>222</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="D52" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E52" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F52" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="H52" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>164</v>
+        <v>226</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>179</v>
+        <v>30</v>
       </c>
       <c r="D53" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E53" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F53" t="s">
-        <v>67</v>
+        <v>211</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="H53" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>167</v>
+        <v>229</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>35</v>
       </c>
       <c r="D54" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E54" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F54" t="s">
-        <v>183</v>
+        <v>211</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>184</v>
+        <v>230</v>
       </c>
       <c r="H54" t="s">
-        <v>185</v>
+        <v>231</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>170</v>
+        <v>232</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
       <c r="D55" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E55" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F55" t="s">
-        <v>183</v>
+        <v>211</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>39</v>
+        <v>234</v>
       </c>
       <c r="H55" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>173</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>188</v>
+        <v>39</v>
       </c>
       <c r="D56" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E56" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F56" t="s">
-        <v>183</v>
+        <v>211</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="H56" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>176</v>
+        <v>239</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E57" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F57" t="s">
-        <v>72</v>
+        <v>211</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="H57" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>179</v>
+        <v>242</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>194</v>
+        <v>48</v>
       </c>
       <c r="D58" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E58" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="H58" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>182</v>
+        <v>245</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>197</v>
+        <v>53</v>
       </c>
       <c r="D59" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E59" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F59" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>186</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>200</v>
+        <v>58</v>
       </c>
       <c r="D60" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E60" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="H60" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>188</v>
+        <v>251</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" t="s">
         <v>203</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>66</v>
+        <v>204</v>
+      </c>
+      <c r="F61" t="s">
+        <v>211</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="H61" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>191</v>
+        <v>254</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>206</v>
+        <v>66</v>
       </c>
       <c r="D62" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E62" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="H62" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="D63" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E63" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>204</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="H63" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>197</v>
+        <v>261</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
       <c r="D64" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E64" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F64" t="s">
-        <v>27</v>
+        <v>263</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>213</v>
+        <v>264</v>
       </c>
       <c r="H64" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>200</v>
+        <v>265</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>26</v>
+        <v>71</v>
       </c>
       <c r="D65" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E65" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>215</v>
+        <v>266</v>
       </c>
       <c r="H65" t="s">
-        <v>216</v>
+        <v>267</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>268</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" t="s">
         <v>203</v>
       </c>
-      <c r="B66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F66" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>39</v>
+        <v>269</v>
       </c>
       <c r="H66" t="s">
-        <v>217</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>206</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>218</v>
+        <v>80</v>
       </c>
       <c r="D67" t="s">
-        <v>65</v>
+        <v>203</v>
       </c>
       <c r="E67" t="s">
-        <v>66</v>
+        <v>204</v>
       </c>
       <c r="F67" t="s">
-        <v>85</v>
+        <v>211</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>219</v>
+        <v>272</v>
       </c>
       <c r="H67" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>221</v>
+        <v>10</v>
       </c>
       <c r="D68" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E68" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F68" t="s">
-        <v>161</v>
+        <v>275</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="H68" t="s">
-        <v>223</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>209</v>
+        <v>17</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>224</v>
+        <v>17</v>
       </c>
       <c r="D69" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E69" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F69" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="H69" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>228</v>
+        <v>21</v>
       </c>
       <c r="D70" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E70" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F70" t="s">
-        <v>225</v>
+        <v>54</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>39</v>
+        <v>278</v>
       </c>
       <c r="H70" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>26</v>
+        <v>210</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="D71" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E71" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F71" t="s">
-        <v>225</v>
+        <v>54</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>31</v>
+        <v>215</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>233</v>
+        <v>215</v>
       </c>
       <c r="D72" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E72" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F72" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="H72" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="D73" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E73" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F73" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="H73" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>221</v>
+        <v>26</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>239</v>
+        <v>26</v>
       </c>
       <c r="D74" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E74" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F74" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>240</v>
+        <v>286</v>
       </c>
       <c r="H74" t="s">
-        <v>241</v>
+        <v>287</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="D75" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E75" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F75" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H75" t="s">
-        <v>243</v>
+        <v>288</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>228</v>
+        <v>30</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>244</v>
+        <v>30</v>
       </c>
       <c r="D76" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E76" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F76" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H76" t="s">
-        <v>245</v>
+        <v>289</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>230</v>
+        <v>35</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="D77" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E77" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F77" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H77" t="s">
-        <v>247</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>233</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="D78" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E78" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F78" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H78" t="s">
-        <v>249</v>
+        <v>291</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>236</v>
+        <v>39</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>250</v>
+        <v>39</v>
       </c>
       <c r="D79" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E79" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F79" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>39</v>
+        <v>292</v>
       </c>
       <c r="H79" t="s">
-        <v>251</v>
+        <v>293</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>239</v>
+        <v>44</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>252</v>
+        <v>44</v>
       </c>
       <c r="D80" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E80" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F80" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>39</v>
+        <v>294</v>
       </c>
       <c r="H80" t="s">
-        <v>253</v>
+        <v>295</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>48</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>255</v>
+        <v>48</v>
       </c>
       <c r="D81" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E81" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F81" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="H81" t="s">
-        <v>256</v>
+        <v>297</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>242</v>
+        <v>53</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>257</v>
+        <v>53</v>
       </c>
       <c r="D82" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E82" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F82" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>39</v>
+        <v>298</v>
       </c>
       <c r="H82" t="s">
-        <v>258</v>
+        <v>299</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>244</v>
+        <v>58</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>259</v>
+        <v>58</v>
       </c>
       <c r="D83" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E83" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F83" t="s">
-        <v>225</v>
+        <v>54</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>39</v>
+        <v>300</v>
       </c>
       <c r="H83" t="s">
-        <v>260</v>
+        <v>301</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>246</v>
+        <v>62</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>261</v>
+        <v>62</v>
       </c>
       <c r="D84" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E84" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F84" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>39</v>
+        <v>302</v>
       </c>
       <c r="H84" t="s">
-        <v>262</v>
+        <v>303</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>248</v>
+        <v>66</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>263</v>
+        <v>66</v>
       </c>
       <c r="D85" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E85" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F85" t="s">
-        <v>72</v>
+        <v>275</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>39</v>
+        <v>304</v>
       </c>
       <c r="H85" t="s">
-        <v>264</v>
+        <v>305</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="D86" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E86" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F86" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>39</v>
+        <v>306</v>
       </c>
       <c r="H86" t="s">
-        <v>266</v>
+        <v>307</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>267</v>
+        <v>308</v>
       </c>
       <c r="D87" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E87" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F87" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>39</v>
+        <v>309</v>
       </c>
       <c r="H87" t="s">
-        <v>268</v>
+        <v>310</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>269</v>
+        <v>75</v>
       </c>
       <c r="D88" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E88" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F88" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>39</v>
+        <v>311</v>
       </c>
       <c r="H88" t="s">
-        <v>270</v>
+        <v>312</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>257</v>
+        <v>71</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>271</v>
+        <v>313</v>
       </c>
       <c r="D89" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E89" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F89" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>39</v>
+        <v>314</v>
       </c>
       <c r="H89" t="s">
-        <v>272</v>
+        <v>315</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>259</v>
+        <v>75</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>273</v>
+        <v>316</v>
       </c>
       <c r="D90" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E90" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F90" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>39</v>
+        <v>317</v>
       </c>
       <c r="H90" t="s">
-        <v>274</v>
+        <v>318</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>261</v>
+        <v>80</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>275</v>
+        <v>84</v>
       </c>
       <c r="D91" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E91" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F91" t="s">
-        <v>85</v>
+        <v>31</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>39</v>
+        <v>319</v>
       </c>
       <c r="H91" t="s">
-        <v>276</v>
+        <v>318</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>313</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>277</v>
+        <v>320</v>
       </c>
       <c r="D92" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E92" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F92" t="s">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>39</v>
+        <v>321</v>
       </c>
       <c r="H92" t="s">
-        <v>278</v>
+        <v>322</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>279</v>
+        <v>316</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>280</v>
+        <v>93</v>
       </c>
       <c r="D93" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E93" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F93" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>39</v>
+        <v>323</v>
       </c>
       <c r="H93" t="s">
-        <v>281</v>
+        <v>324</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>265</v>
+        <v>84</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>282</v>
+        <v>325</v>
       </c>
       <c r="D94" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E94" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F94" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>39</v>
+        <v>326</v>
       </c>
       <c r="H94" t="s">
-        <v>283</v>
+        <v>327</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>267</v>
+        <v>320</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>284</v>
+        <v>328</v>
       </c>
       <c r="D95" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E95" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F95" t="s">
-        <v>285</v>
+        <v>49</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>39</v>
+        <v>329</v>
       </c>
       <c r="H95" t="s">
-        <v>286</v>
+        <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>269</v>
+        <v>89</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>287</v>
+        <v>331</v>
       </c>
       <c r="D96" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E96" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F96" t="s">
-        <v>183</v>
+        <v>275</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>39</v>
+        <v>332</v>
       </c>
       <c r="H96" t="s">
-        <v>288</v>
+        <v>333</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>271</v>
+        <v>93</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>289</v>
+        <v>334</v>
       </c>
       <c r="D97" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E97" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F97" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>39</v>
+        <v>335</v>
       </c>
       <c r="H97" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>291</v>
+        <v>337</v>
       </c>
       <c r="D98" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E98" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F98" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>39</v>
+        <v>338</v>
       </c>
       <c r="H98" t="s">
-        <v>292</v>
+        <v>339</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>275</v>
+        <v>328</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>293</v>
+        <v>340</v>
       </c>
       <c r="D99" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E99" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F99" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>39</v>
+        <v>341</v>
       </c>
       <c r="H99" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>277</v>
+        <v>343</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>295</v>
+        <v>344</v>
       </c>
       <c r="D100" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E100" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F100" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>39</v>
+        <v>345</v>
       </c>
       <c r="H100" t="s">
-        <v>294</v>
+        <v>346</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>280</v>
+        <v>331</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>296</v>
+        <v>347</v>
       </c>
       <c r="D101" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E101" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F101" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>39</v>
+        <v>348</v>
       </c>
       <c r="H101" t="s">
-        <v>297</v>
+        <v>349</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>282</v>
+        <v>334</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>298</v>
+        <v>350</v>
       </c>
       <c r="D102" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E102" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F102" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>39</v>
+        <v>351</v>
       </c>
       <c r="H102" t="s">
-        <v>299</v>
+        <v>352</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>301</v>
+        <v>97</v>
       </c>
       <c r="D103" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E103" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F103" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>39</v>
+        <v>353</v>
       </c>
       <c r="H103" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>303</v>
+        <v>340</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>304</v>
+        <v>101</v>
       </c>
       <c r="D104" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E104" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F104" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>39</v>
+        <v>355</v>
       </c>
       <c r="H104" t="s">
-        <v>305</v>
+        <v>356</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>306</v>
+        <v>344</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>307</v>
+        <v>105</v>
       </c>
       <c r="D105" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E105" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F105" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>39</v>
+        <v>357</v>
       </c>
       <c r="H105" t="s">
-        <v>309</v>
+        <v>358</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>284</v>
+        <v>347</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>310</v>
+        <v>359</v>
       </c>
       <c r="D106" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E106" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F106" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>39</v>
+        <v>360</v>
       </c>
       <c r="H106" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>287</v>
+        <v>350</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>312</v>
+        <v>109</v>
       </c>
       <c r="D107" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E107" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F107" t="s">
-        <v>67</v>
+        <v>275</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>39</v>
+        <v>362</v>
       </c>
       <c r="H107" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>289</v>
+        <v>97</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="D108" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E108" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>39</v>
+        <v>366</v>
       </c>
       <c r="H108" t="s">
-        <v>315</v>
+        <v>367</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>291</v>
+        <v>101</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>316</v>
+        <v>113</v>
       </c>
       <c r="D109" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E109" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H109" t="s">
-        <v>317</v>
+        <v>368</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>293</v>
+        <v>105</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>318</v>
+        <v>369</v>
       </c>
       <c r="D110" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E110" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F110" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>39</v>
+        <v>370</v>
       </c>
       <c r="H110" t="s">
-        <v>319</v>
+        <v>371</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>295</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="D111" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E111" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F111" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>39</v>
+        <v>373</v>
       </c>
       <c r="H111" t="s">
-        <v>321</v>
+        <v>374</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>296</v>
+        <v>109</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>322</v>
+        <v>117</v>
       </c>
       <c r="D112" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E112" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F112" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>39</v>
+        <v>375</v>
       </c>
       <c r="H112" t="s">
-        <v>323</v>
+        <v>376</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>298</v>
+        <v>364</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>324</v>
+        <v>377</v>
       </c>
       <c r="D113" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E113" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F113" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>39</v>
+        <v>378</v>
       </c>
       <c r="H113" t="s">
-        <v>325</v>
+        <v>379</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>326</v>
+        <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="D114" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E114" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F114" t="s">
-        <v>308</v>
+        <v>122</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>39</v>
+        <v>381</v>
       </c>
       <c r="H114" t="s">
-        <v>328</v>
+        <v>382</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>329</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>330</v>
+        <v>383</v>
       </c>
       <c r="D115" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E115" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>331</v>
+        <v>274</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>332</v>
+        <v>384</v>
       </c>
       <c r="H115" t="s">
-        <v>333</v>
+        <v>385</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>334</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>335</v>
+        <v>386</v>
       </c>
       <c r="D116" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E116" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>274</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>336</v>
+        <v>387</v>
       </c>
       <c r="H116" t="s">
-        <v>337</v>
+        <v>388</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>301</v>
+        <v>117</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>338</v>
+        <v>126</v>
       </c>
       <c r="D117" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E117" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F117" t="s">
-        <v>225</v>
+        <v>49</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>39</v>
+        <v>389</v>
       </c>
       <c r="H117" t="s">
-        <v>339</v>
+        <v>390</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>304</v>
+        <v>377</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>340</v>
+        <v>130</v>
       </c>
       <c r="D118" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E118" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F118" t="s">
-        <v>225</v>
+        <v>49</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>39</v>
+        <v>391</v>
       </c>
       <c r="H118" t="s">
-        <v>341</v>
+        <v>392</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>307</v>
+        <v>380</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>342</v>
+        <v>134</v>
       </c>
       <c r="D119" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E119" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F119" t="s">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>39</v>
+        <v>393</v>
       </c>
       <c r="H119" t="s">
-        <v>343</v>
+        <v>394</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>344</v>
+        <v>383</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>345</v>
+        <v>138</v>
       </c>
       <c r="D120" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E120" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F120" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>346</v>
+        <v>212</v>
       </c>
       <c r="H120" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>349</v>
+        <v>142</v>
       </c>
       <c r="D121" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E121" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F121" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="H121" t="s">
-        <v>350</v>
+        <v>397</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>351</v>
+        <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>352</v>
+        <v>146</v>
       </c>
       <c r="D122" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E122" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F122" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>353</v>
+        <v>398</v>
       </c>
       <c r="H122" t="s">
-        <v>354</v>
+        <v>399</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>355</v>
+        <v>126</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>356</v>
+        <v>150</v>
       </c>
       <c r="D123" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E123" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F123" t="s">
-        <v>67</v>
+        <v>199</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>357</v>
+        <v>400</v>
       </c>
       <c r="H123" t="s">
-        <v>358</v>
+        <v>401</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>359</v>
+        <v>130</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>360</v>
+        <v>402</v>
       </c>
       <c r="D124" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E124" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F124" t="s">
-        <v>285</v>
+        <v>199</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>361</v>
+        <v>212</v>
       </c>
       <c r="H124" t="s">
-        <v>362</v>
+        <v>403</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>363</v>
+        <v>134</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>364</v>
+        <v>404</v>
       </c>
       <c r="D125" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E125" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F125" t="s">
-        <v>285</v>
+        <v>199</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>365</v>
+        <v>405</v>
       </c>
       <c r="H125" t="s">
-        <v>366</v>
+        <v>406</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>367</v>
+        <v>138</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>368</v>
+        <v>407</v>
       </c>
       <c r="D126" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E126" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F126" t="s">
-        <v>183</v>
+        <v>275</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>369</v>
+        <v>408</v>
       </c>
       <c r="H126" t="s">
-        <v>370</v>
+        <v>409</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>371</v>
+        <v>142</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
       <c r="D127" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E127" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F127" t="s">
-        <v>183</v>
+        <v>275</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>39</v>
+        <v>411</v>
       </c>
       <c r="H127" t="s">
-        <v>373</v>
+        <v>412</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>374</v>
+        <v>146</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="D128" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E128" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F128" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="H128" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>378</v>
+        <v>150</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>379</v>
+        <v>154</v>
       </c>
       <c r="D129" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E129" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F129" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>380</v>
+        <v>212</v>
       </c>
       <c r="H129" t="s">
-        <v>381</v>
+        <v>416</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>382</v>
+        <v>402</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>383</v>
+        <v>158</v>
       </c>
       <c r="D130" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E130" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F130" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H130" t="s">
-        <v>384</v>
+        <v>417</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>385</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>386</v>
+        <v>162</v>
       </c>
       <c r="D131" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E131" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F131" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H131" t="s">
-        <v>387</v>
+        <v>418</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>388</v>
+        <v>407</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>389</v>
+        <v>166</v>
       </c>
       <c r="D132" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E132" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F132" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H132" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>392</v>
+        <v>170</v>
       </c>
       <c r="D133" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E133" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F133" t="s">
-        <v>308</v>
+        <v>49</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H133" t="s">
-        <v>393</v>
+        <v>420</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>394</v>
+        <v>413</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>395</v>
+        <v>421</v>
       </c>
       <c r="D134" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E134" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F134" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>396</v>
+        <v>212</v>
       </c>
       <c r="H134" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>398</v>
+        <v>423</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>399</v>
+        <v>174</v>
       </c>
       <c r="D135" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E135" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F135" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>400</v>
+        <v>212</v>
       </c>
       <c r="H135" t="s">
-        <v>401</v>
+        <v>424</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>402</v>
+        <v>154</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>403</v>
+        <v>178</v>
       </c>
       <c r="D136" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E136" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F136" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>404</v>
+        <v>212</v>
       </c>
       <c r="H136" t="s">
-        <v>405</v>
+        <v>425</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>406</v>
+        <v>158</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>407</v>
+        <v>426</v>
       </c>
       <c r="D137" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E137" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F137" t="s">
-        <v>331</v>
+        <v>199</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>408</v>
+        <v>212</v>
       </c>
       <c r="H137" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>410</v>
+        <v>162</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>411</v>
+        <v>182</v>
       </c>
       <c r="D138" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E138" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F138" t="s">
-        <v>331</v>
+        <v>199</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>412</v>
+        <v>212</v>
       </c>
       <c r="H138" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>414</v>
+        <v>166</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>415</v>
+        <v>186</v>
       </c>
       <c r="D139" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E139" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F139" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>416</v>
+        <v>212</v>
       </c>
       <c r="H139" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>418</v>
+        <v>170</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>419</v>
+        <v>194</v>
       </c>
       <c r="D140" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E140" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F140" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>420</v>
+        <v>212</v>
       </c>
       <c r="H140" t="s">
-        <v>421</v>
+        <v>430</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="D141" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E141" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>424</v>
+        <v>212</v>
       </c>
       <c r="H141" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>426</v>
+        <v>174</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>427</v>
+        <v>198</v>
       </c>
       <c r="D142" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E142" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F142" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>428</v>
+        <v>212</v>
       </c>
       <c r="H142" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>430</v>
+        <v>178</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D143" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E143" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F143" t="s">
-        <v>67</v>
+        <v>275</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>432</v>
+        <v>212</v>
       </c>
       <c r="H143" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D144" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E144" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F144" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>436</v>
+        <v>212</v>
       </c>
       <c r="H144" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>182</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>438</v>
       </c>
-      <c r="B145" t="s">
-[...2 lines deleted...]
-      <c r="C145" t="s">
+      <c r="D145" t="s">
+        <v>273</v>
+      </c>
+      <c r="E145" t="s">
+        <v>274</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H145" t="s">
         <v>439</v>
-      </c>
-[...13 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>442</v>
+        <v>186</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="D146" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E146" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F146" t="s">
-        <v>183</v>
+        <v>365</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>444</v>
+        <v>212</v>
       </c>
       <c r="H146" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>446</v>
+        <v>190</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="D147" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E147" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F147" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>448</v>
+        <v>212</v>
       </c>
       <c r="H147" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>450</v>
+        <v>194</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="D148" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E148" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F148" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>452</v>
+        <v>212</v>
       </c>
       <c r="H148" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="D149" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E149" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F149" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>456</v>
+        <v>212</v>
       </c>
       <c r="H149" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>458</v>
+        <v>198</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="D150" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E150" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F150" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>460</v>
+        <v>212</v>
       </c>
       <c r="H150" t="s">
-        <v>461</v>
+        <v>449</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>462</v>
+        <v>434</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="D151" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E151" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F151" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>464</v>
+        <v>212</v>
       </c>
       <c r="H151" t="s">
-        <v>465</v>
+        <v>451</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>466</v>
+        <v>436</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>467</v>
+        <v>452</v>
       </c>
       <c r="D152" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E152" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F152" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>468</v>
+        <v>212</v>
       </c>
       <c r="H152" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>470</v>
+        <v>438</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>471</v>
+        <v>454</v>
       </c>
       <c r="D153" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E153" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F153" t="s">
-        <v>77</v>
+        <v>13</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>472</v>
+        <v>212</v>
       </c>
       <c r="H153" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>474</v>
+        <v>440</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>475</v>
+        <v>456</v>
       </c>
       <c r="D154" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E154" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F154" t="s">
-        <v>27</v>
+        <v>49</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>476</v>
+        <v>212</v>
       </c>
       <c r="H154" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>442</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="D155" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E155" t="s">
-        <v>66</v>
+        <v>274</v>
+      </c>
+      <c r="F155" t="s">
+        <v>49</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H155" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>481</v>
+        <v>444</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
       <c r="D156" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E156" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F156" t="s">
-        <v>308</v>
+        <v>22</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>483</v>
+        <v>212</v>
       </c>
       <c r="H156" t="s">
-        <v>484</v>
+        <v>460</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>485</v>
+        <v>461</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>486</v>
+        <v>462</v>
       </c>
       <c r="D157" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E157" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F157" t="s">
-        <v>331</v>
+        <v>275</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>487</v>
+        <v>212</v>
       </c>
       <c r="H157" t="s">
-        <v>488</v>
+        <v>463</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>489</v>
+        <v>464</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="D158" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E158" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F158" t="s">
-        <v>17</v>
+        <v>275</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H158" t="s">
-        <v>491</v>
+        <v>466</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="D159" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E159" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F159" t="s">
-        <v>17</v>
+        <v>469</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>494</v>
+        <v>212</v>
       </c>
       <c r="H159" t="s">
-        <v>495</v>
+        <v>470</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>496</v>
+        <v>446</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>15</v>
+        <v>471</v>
       </c>
       <c r="D160" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E160" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F160" t="s">
-        <v>183</v>
+        <v>275</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>497</v>
+        <v>212</v>
       </c>
       <c r="H160" t="s">
-        <v>498</v>
+        <v>472</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>499</v>
+        <v>448</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
       <c r="D161" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E161" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F161" t="s">
-        <v>22</v>
+        <v>275</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>501</v>
+        <v>212</v>
       </c>
       <c r="H161" t="s">
-        <v>502</v>
+        <v>474</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>503</v>
+        <v>450</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>504</v>
+        <v>475</v>
       </c>
       <c r="D162" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E162" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F162" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>505</v>
+        <v>212</v>
       </c>
       <c r="H162" t="s">
-        <v>506</v>
+        <v>476</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>507</v>
+        <v>452</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>508</v>
+        <v>477</v>
       </c>
       <c r="D163" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E163" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F163" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>509</v>
+        <v>212</v>
       </c>
       <c r="H163" t="s">
-        <v>510</v>
+        <v>478</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>511</v>
+        <v>454</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>512</v>
+        <v>479</v>
       </c>
       <c r="D164" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E164" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F164" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>513</v>
+        <v>212</v>
       </c>
       <c r="H164" t="s">
-        <v>514</v>
+        <v>480</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>515</v>
+        <v>456</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>516</v>
+        <v>481</v>
       </c>
       <c r="D165" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E165" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F165" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>517</v>
+        <v>212</v>
       </c>
       <c r="H165" t="s">
-        <v>518</v>
+        <v>482</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>520</v>
+        <v>483</v>
       </c>
       <c r="D166" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E166" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F166" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>521</v>
+        <v>212</v>
       </c>
       <c r="H166" t="s">
-        <v>522</v>
+        <v>484</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>523</v>
+        <v>459</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>524</v>
+        <v>485</v>
       </c>
       <c r="D167" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E167" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F167" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>525</v>
+        <v>212</v>
       </c>
       <c r="H167" t="s">
-        <v>526</v>
+        <v>486</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>527</v>
+        <v>487</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>528</v>
+        <v>488</v>
       </c>
       <c r="D168" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E168" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F168" t="s">
-        <v>72</v>
+        <v>469</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>529</v>
+        <v>212</v>
       </c>
       <c r="H168" t="s">
-        <v>530</v>
+        <v>489</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>531</v>
+        <v>490</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>532</v>
+        <v>491</v>
       </c>
       <c r="D169" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E169" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F169" t="s">
-        <v>331</v>
+        <v>85</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>533</v>
+        <v>492</v>
       </c>
       <c r="H169" t="s">
-        <v>534</v>
+        <v>493</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>494</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>536</v>
+        <v>495</v>
       </c>
       <c r="D170" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E170" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F170" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>537</v>
+        <v>496</v>
       </c>
       <c r="H170" t="s">
-        <v>538</v>
+        <v>497</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>539</v>
+        <v>462</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>540</v>
+        <v>498</v>
       </c>
       <c r="D171" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E171" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F171" t="s">
-        <v>17</v>
+        <v>199</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>541</v>
+        <v>212</v>
       </c>
       <c r="H171" t="s">
-        <v>542</v>
+        <v>499</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>543</v>
+        <v>465</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>544</v>
+        <v>500</v>
       </c>
       <c r="D172" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E172" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F172" t="s">
-        <v>67</v>
+        <v>199</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>545</v>
+        <v>212</v>
       </c>
       <c r="H172" t="s">
-        <v>546</v>
+        <v>501</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>547</v>
+        <v>468</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>548</v>
+        <v>502</v>
       </c>
       <c r="D173" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E173" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F173" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>549</v>
+        <v>212</v>
       </c>
       <c r="H173" t="s">
-        <v>550</v>
+        <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>551</v>
+        <v>504</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>552</v>
+        <v>505</v>
       </c>
       <c r="D174" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E174" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F174" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>553</v>
+        <v>506</v>
       </c>
       <c r="H174" t="s">
-        <v>554</v>
+        <v>507</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>555</v>
+        <v>508</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>556</v>
+        <v>509</v>
       </c>
       <c r="D175" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E175" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F175" t="s">
-        <v>331</v>
+        <v>22</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>557</v>
+        <v>212</v>
       </c>
       <c r="H175" t="s">
-        <v>558</v>
+        <v>510</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>559</v>
+        <v>511</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>560</v>
+        <v>512</v>
       </c>
       <c r="D176" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E176" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F176" t="s">
-        <v>331</v>
+        <v>275</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>561</v>
+        <v>513</v>
       </c>
       <c r="H176" t="s">
-        <v>562</v>
+        <v>514</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>563</v>
+        <v>515</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>564</v>
+        <v>516</v>
       </c>
       <c r="D177" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E177" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F177" t="s">
-        <v>308</v>
+        <v>275</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>565</v>
+        <v>517</v>
       </c>
       <c r="H177" t="s">
-        <v>566</v>
+        <v>518</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>567</v>
+        <v>519</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>568</v>
+        <v>520</v>
       </c>
       <c r="D178" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E178" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F178" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>39</v>
+        <v>521</v>
       </c>
       <c r="H178" t="s">
-        <v>569</v>
+        <v>522</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>570</v>
+        <v>523</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>571</v>
+        <v>524</v>
       </c>
       <c r="D179" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E179" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F179" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>39</v>
+        <v>525</v>
       </c>
       <c r="H179" t="s">
-        <v>572</v>
+        <v>526</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>573</v>
+        <v>527</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>574</v>
+        <v>528</v>
       </c>
       <c r="D180" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E180" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F180" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>575</v>
+        <v>529</v>
       </c>
       <c r="H180" t="s">
-        <v>576</v>
+        <v>530</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>577</v>
+        <v>531</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>578</v>
+        <v>532</v>
       </c>
       <c r="D181" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E181" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F181" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>579</v>
+        <v>212</v>
       </c>
       <c r="H181" t="s">
-        <v>580</v>
+        <v>533</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>581</v>
+        <v>534</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>582</v>
+        <v>535</v>
       </c>
       <c r="D182" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E182" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F182" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>583</v>
+        <v>536</v>
       </c>
       <c r="H182" t="s">
-        <v>584</v>
+        <v>537</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>585</v>
+        <v>538</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>586</v>
+        <v>539</v>
       </c>
       <c r="D183" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E183" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F183" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>587</v>
+        <v>540</v>
       </c>
       <c r="H183" t="s">
-        <v>588</v>
+        <v>541</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>589</v>
+        <v>542</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>590</v>
+        <v>543</v>
       </c>
       <c r="D184" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E184" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F184" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="H184" t="s">
-        <v>591</v>
+        <v>544</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>592</v>
+        <v>545</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>593</v>
+        <v>546</v>
       </c>
       <c r="D185" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E185" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F185" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>594</v>
+        <v>212</v>
       </c>
       <c r="H185" t="s">
-        <v>595</v>
+        <v>547</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>596</v>
+        <v>548</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>597</v>
+        <v>549</v>
       </c>
       <c r="D186" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E186" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F186" t="s">
-        <v>308</v>
+        <v>49</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>598</v>
+        <v>212</v>
       </c>
       <c r="H186" t="s">
-        <v>599</v>
+        <v>550</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>600</v>
+        <v>551</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>601</v>
+        <v>552</v>
       </c>
       <c r="D187" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E187" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F187" t="s">
-        <v>77</v>
+        <v>469</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>602</v>
+        <v>212</v>
       </c>
       <c r="H187" t="s">
-        <v>603</v>
+        <v>553</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>604</v>
+        <v>554</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="D188" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E188" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F188" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>606</v>
+        <v>556</v>
       </c>
       <c r="H188" t="s">
-        <v>607</v>
+        <v>557</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>608</v>
+        <v>558</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>609</v>
+        <v>559</v>
       </c>
       <c r="D189" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E189" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F189" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>610</v>
+        <v>560</v>
       </c>
       <c r="H189" t="s">
-        <v>611</v>
+        <v>561</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>612</v>
+        <v>562</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>613</v>
+        <v>563</v>
       </c>
       <c r="D190" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E190" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F190" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>614</v>
+        <v>564</v>
       </c>
       <c r="H190" t="s">
-        <v>615</v>
+        <v>565</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>616</v>
+        <v>566</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>617</v>
+        <v>567</v>
       </c>
       <c r="D191" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E191" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F191" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>618</v>
+        <v>568</v>
       </c>
       <c r="H191" t="s">
-        <v>619</v>
+        <v>569</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>620</v>
+        <v>570</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>621</v>
+        <v>571</v>
       </c>
       <c r="D192" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E192" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F192" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>622</v>
+        <v>572</v>
       </c>
       <c r="H192" t="s">
-        <v>623</v>
+        <v>573</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>624</v>
+        <v>574</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>625</v>
+        <v>575</v>
       </c>
       <c r="D193" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E193" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F193" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>626</v>
+        <v>576</v>
       </c>
       <c r="H193" t="s">
-        <v>627</v>
+        <v>577</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>628</v>
+        <v>578</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>629</v>
+        <v>579</v>
       </c>
       <c r="D194" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E194" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F194" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>630</v>
+        <v>580</v>
       </c>
       <c r="H194" t="s">
-        <v>631</v>
+        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>632</v>
+        <v>582</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>633</v>
+        <v>583</v>
       </c>
       <c r="D195" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E195" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F195" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>634</v>
+        <v>584</v>
       </c>
       <c r="H195" t="s">
-        <v>635</v>
+        <v>585</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>636</v>
+        <v>586</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>637</v>
+        <v>587</v>
       </c>
       <c r="D196" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E196" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F196" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>638</v>
+        <v>588</v>
       </c>
       <c r="H196" t="s">
-        <v>639</v>
+        <v>589</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>640</v>
+        <v>590</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>641</v>
+        <v>591</v>
       </c>
       <c r="D197" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E197" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F197" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>642</v>
+        <v>592</v>
       </c>
       <c r="H197" t="s">
-        <v>643</v>
+        <v>593</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>644</v>
+        <v>594</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>645</v>
+        <v>595</v>
       </c>
       <c r="D198" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E198" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F198" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>646</v>
+        <v>596</v>
       </c>
       <c r="H198" t="s">
-        <v>647</v>
+        <v>597</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>648</v>
+        <v>598</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>649</v>
+        <v>599</v>
       </c>
       <c r="D199" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E199" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F199" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>650</v>
+        <v>600</v>
       </c>
       <c r="H199" t="s">
-        <v>651</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>652</v>
+        <v>602</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>653</v>
+        <v>603</v>
       </c>
       <c r="D200" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E200" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F200" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>654</v>
+        <v>604</v>
       </c>
       <c r="H200" t="s">
-        <v>655</v>
+        <v>605</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>656</v>
+        <v>606</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>657</v>
+        <v>607</v>
       </c>
       <c r="D201" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E201" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F201" t="s">
-        <v>285</v>
+        <v>365</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>658</v>
+        <v>608</v>
       </c>
       <c r="H201" t="s">
-        <v>659</v>
+        <v>609</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>660</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>661</v>
+        <v>611</v>
       </c>
       <c r="D202" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E202" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F202" t="s">
-        <v>285</v>
+        <v>54</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>662</v>
+        <v>612</v>
       </c>
       <c r="H202" t="s">
-        <v>663</v>
+        <v>613</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>664</v>
+        <v>614</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>665</v>
+        <v>615</v>
       </c>
       <c r="D203" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E203" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F203" t="s">
-        <v>285</v>
+        <v>54</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>666</v>
+        <v>616</v>
       </c>
       <c r="H203" t="s">
-        <v>667</v>
+        <v>617</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>668</v>
+        <v>618</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>669</v>
+        <v>619</v>
       </c>
       <c r="D204" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E204" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F204" t="s">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>670</v>
+        <v>620</v>
       </c>
       <c r="H204" t="s">
-        <v>671</v>
+        <v>621</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>672</v>
+        <v>622</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>673</v>
+        <v>623</v>
       </c>
       <c r="D205" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E205" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F205" t="s">
-        <v>183</v>
+        <v>122</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>674</v>
+        <v>624</v>
       </c>
       <c r="H205" t="s">
-        <v>675</v>
+        <v>625</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>676</v>
+        <v>626</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>677</v>
+        <v>627</v>
       </c>
       <c r="D206" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E206" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F206" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>678</v>
+        <v>628</v>
       </c>
       <c r="H206" t="s">
-        <v>679</v>
+        <v>629</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>680</v>
+        <v>630</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>681</v>
+        <v>631</v>
       </c>
       <c r="D207" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E207" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F207" t="s">
-        <v>331</v>
+        <v>22</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>682</v>
+        <v>632</v>
       </c>
       <c r="H207" t="s">
-        <v>683</v>
+        <v>633</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>684</v>
+        <v>634</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>685</v>
+        <v>635</v>
       </c>
       <c r="D208" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E208" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F208" t="s">
-        <v>331</v>
+        <v>49</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>686</v>
+        <v>636</v>
       </c>
       <c r="H208" t="s">
-        <v>687</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>688</v>
+        <v>638</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>689</v>
+        <v>639</v>
       </c>
       <c r="D209" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E209" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>274</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>690</v>
+        <v>212</v>
       </c>
       <c r="H209" t="s">
-        <v>691</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>692</v>
+        <v>641</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>693</v>
+        <v>642</v>
       </c>
       <c r="D210" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E210" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F210" t="s">
-        <v>77</v>
+        <v>469</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>694</v>
+        <v>643</v>
       </c>
       <c r="H210" t="s">
-        <v>695</v>
+        <v>644</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>696</v>
+        <v>645</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>697</v>
+        <v>646</v>
       </c>
       <c r="D211" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E211" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F211" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>698</v>
+        <v>647</v>
       </c>
       <c r="H211" t="s">
-        <v>699</v>
+        <v>648</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>700</v>
+        <v>649</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>701</v>
+        <v>650</v>
       </c>
       <c r="D212" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E212" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F212" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>702</v>
+        <v>212</v>
       </c>
       <c r="H212" t="s">
-        <v>703</v>
+        <v>651</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>704</v>
+        <v>652</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>705</v>
+        <v>653</v>
       </c>
       <c r="D213" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E213" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F213" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>706</v>
+        <v>654</v>
       </c>
       <c r="H213" t="s">
-        <v>707</v>
+        <v>655</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>708</v>
+        <v>656</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>709</v>
+        <v>29</v>
       </c>
       <c r="D214" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E214" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F214" t="s">
-        <v>17</v>
+        <v>365</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="H214" t="s">
-        <v>711</v>
+        <v>658</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>712</v>
+        <v>659</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>713</v>
+        <v>660</v>
       </c>
       <c r="D215" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E215" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F215" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>714</v>
+        <v>661</v>
       </c>
       <c r="H215" t="s">
-        <v>715</v>
+        <v>662</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>716</v>
+        <v>663</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>717</v>
+        <v>664</v>
       </c>
       <c r="D216" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E216" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F216" t="s">
-        <v>308</v>
+        <v>365</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>718</v>
+        <v>665</v>
       </c>
       <c r="H216" t="s">
-        <v>719</v>
+        <v>666</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>720</v>
+        <v>667</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>721</v>
+        <v>668</v>
       </c>
       <c r="D217" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E217" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F217" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>722</v>
+        <v>669</v>
       </c>
       <c r="H217" t="s">
-        <v>723</v>
+        <v>670</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>724</v>
+        <v>671</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>725</v>
+        <v>672</v>
       </c>
       <c r="D218" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E218" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F218" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>726</v>
+        <v>673</v>
       </c>
       <c r="H218" t="s">
-        <v>727</v>
+        <v>674</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>728</v>
+        <v>675</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>729</v>
+        <v>676</v>
       </c>
       <c r="D219" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E219" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F219" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>730</v>
+        <v>677</v>
       </c>
       <c r="H219" t="s">
-        <v>731</v>
+        <v>678</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>732</v>
+        <v>679</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>733</v>
+        <v>680</v>
       </c>
       <c r="D220" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E220" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F220" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>734</v>
+        <v>681</v>
       </c>
       <c r="H220" t="s">
-        <v>735</v>
+        <v>682</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>736</v>
+        <v>683</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>737</v>
+        <v>684</v>
       </c>
       <c r="D221" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E221" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F221" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>738</v>
+        <v>685</v>
       </c>
       <c r="H221" t="s">
-        <v>739</v>
+        <v>686</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>740</v>
+        <v>687</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>741</v>
+        <v>688</v>
       </c>
       <c r="D222" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E222" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F222" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>742</v>
+        <v>689</v>
       </c>
       <c r="H222" t="s">
-        <v>743</v>
+        <v>690</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>744</v>
+        <v>691</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>745</v>
+        <v>692</v>
       </c>
       <c r="D223" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E223" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F223" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>39</v>
+        <v>693</v>
       </c>
       <c r="H223" t="s">
-        <v>746</v>
+        <v>694</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>747</v>
+        <v>695</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>748</v>
+        <v>696</v>
       </c>
       <c r="D224" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E224" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F224" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>749</v>
+        <v>697</v>
       </c>
       <c r="H224" t="s">
-        <v>750</v>
+        <v>698</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>751</v>
+        <v>699</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>752</v>
+        <v>700</v>
       </c>
       <c r="D225" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E225" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F225" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>753</v>
+        <v>701</v>
       </c>
       <c r="H225" t="s">
-        <v>754</v>
+        <v>702</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>755</v>
+        <v>703</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>756</v>
+        <v>704</v>
       </c>
       <c r="D226" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E226" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F226" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>757</v>
+        <v>705</v>
       </c>
       <c r="H226" t="s">
-        <v>758</v>
+        <v>706</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>759</v>
+        <v>707</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>760</v>
+        <v>708</v>
       </c>
       <c r="D227" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E227" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F227" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>761</v>
+        <v>709</v>
       </c>
       <c r="H227" t="s">
-        <v>762</v>
+        <v>710</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>763</v>
+        <v>711</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>764</v>
+        <v>712</v>
       </c>
       <c r="D228" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E228" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F228" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>765</v>
+        <v>713</v>
       </c>
       <c r="H228" t="s">
-        <v>766</v>
+        <v>714</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>767</v>
+        <v>715</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>768</v>
+        <v>716</v>
       </c>
       <c r="D229" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E229" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F229" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>769</v>
+        <v>717</v>
       </c>
       <c r="H229" t="s">
-        <v>770</v>
+        <v>718</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>771</v>
+        <v>719</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>772</v>
+        <v>720</v>
       </c>
       <c r="D230" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E230" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F230" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>773</v>
+        <v>721</v>
       </c>
       <c r="H230" t="s">
-        <v>774</v>
+        <v>722</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>775</v>
+        <v>723</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>776</v>
+        <v>724</v>
       </c>
       <c r="D231" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E231" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F231" t="s">
-        <v>17</v>
+        <v>469</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>777</v>
+        <v>725</v>
       </c>
       <c r="H231" t="s">
-        <v>778</v>
+        <v>726</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>779</v>
+        <v>727</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>780</v>
+        <v>728</v>
       </c>
       <c r="D232" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E232" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F232" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>781</v>
+        <v>212</v>
       </c>
       <c r="H232" t="s">
-        <v>782</v>
+        <v>729</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>783</v>
+        <v>730</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>784</v>
+        <v>731</v>
       </c>
       <c r="D233" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E233" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F233" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>785</v>
+        <v>212</v>
       </c>
       <c r="H233" t="s">
-        <v>786</v>
+        <v>732</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>787</v>
+        <v>733</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>788</v>
+        <v>734</v>
       </c>
       <c r="D234" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E234" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F234" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>789</v>
+        <v>735</v>
       </c>
       <c r="H234" t="s">
-        <v>790</v>
+        <v>736</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>791</v>
+        <v>737</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>792</v>
+        <v>738</v>
       </c>
       <c r="D235" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E235" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F235" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>793</v>
+        <v>739</v>
       </c>
       <c r="H235" t="s">
-        <v>794</v>
+        <v>740</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>795</v>
+        <v>741</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>796</v>
+        <v>742</v>
       </c>
       <c r="D236" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E236" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F236" t="s">
-        <v>183</v>
+        <v>365</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>797</v>
+        <v>743</v>
       </c>
       <c r="H236" t="s">
-        <v>798</v>
+        <v>744</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>799</v>
+        <v>745</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>800</v>
+        <v>746</v>
       </c>
       <c r="D237" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E237" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F237" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>801</v>
+        <v>747</v>
       </c>
       <c r="H237" t="s">
-        <v>802</v>
+        <v>748</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>803</v>
+        <v>749</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>804</v>
+        <v>750</v>
       </c>
       <c r="D238" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E238" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F238" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>805</v>
+        <v>212</v>
       </c>
       <c r="H238" t="s">
-        <v>806</v>
+        <v>751</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>807</v>
+        <v>752</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>808</v>
+        <v>753</v>
       </c>
       <c r="D239" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E239" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F239" t="s">
-        <v>331</v>
+        <v>31</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>809</v>
+        <v>754</v>
       </c>
       <c r="H239" t="s">
-        <v>810</v>
+        <v>755</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>811</v>
+        <v>756</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>812</v>
+        <v>757</v>
       </c>
       <c r="D240" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E240" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F240" t="s">
-        <v>22</v>
+        <v>469</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>813</v>
+        <v>758</v>
       </c>
       <c r="H240" t="s">
-        <v>814</v>
+        <v>759</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>815</v>
+        <v>760</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>816</v>
+        <v>761</v>
       </c>
       <c r="D241" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E241" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F241" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>817</v>
+        <v>762</v>
       </c>
       <c r="H241" t="s">
-        <v>818</v>
+        <v>763</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>819</v>
+        <v>764</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>820</v>
+        <v>765</v>
       </c>
       <c r="D242" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E242" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F242" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>821</v>
+        <v>766</v>
       </c>
       <c r="H242" t="s">
-        <v>822</v>
+        <v>767</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>823</v>
+        <v>768</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>824</v>
+        <v>769</v>
       </c>
       <c r="D243" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E243" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F243" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>825</v>
+        <v>770</v>
       </c>
       <c r="H243" t="s">
-        <v>826</v>
+        <v>771</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>827</v>
+        <v>772</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>828</v>
+        <v>773</v>
       </c>
       <c r="D244" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E244" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F244" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>829</v>
+        <v>774</v>
       </c>
       <c r="H244" t="s">
-        <v>830</v>
+        <v>775</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>831</v>
+        <v>776</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>832</v>
+        <v>777</v>
       </c>
       <c r="D245" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E245" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F245" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>833</v>
+        <v>778</v>
       </c>
       <c r="H245" t="s">
-        <v>834</v>
+        <v>779</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>835</v>
+        <v>780</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>836</v>
+        <v>781</v>
       </c>
       <c r="D246" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E246" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F246" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>837</v>
+        <v>782</v>
       </c>
       <c r="H246" t="s">
-        <v>838</v>
+        <v>783</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>839</v>
+        <v>784</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>840</v>
+        <v>785</v>
       </c>
       <c r="D247" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E247" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F247" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>841</v>
+        <v>786</v>
       </c>
       <c r="H247" t="s">
-        <v>842</v>
+        <v>787</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>843</v>
+        <v>788</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>844</v>
+        <v>789</v>
       </c>
       <c r="D248" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E248" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F248" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>845</v>
+        <v>790</v>
       </c>
       <c r="H248" t="s">
-        <v>846</v>
+        <v>791</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>847</v>
+        <v>792</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>848</v>
+        <v>793</v>
       </c>
       <c r="D249" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E249" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F249" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>849</v>
+        <v>794</v>
       </c>
       <c r="H249" t="s">
-        <v>850</v>
+        <v>795</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>851</v>
+        <v>796</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>852</v>
+        <v>797</v>
       </c>
       <c r="D250" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E250" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F250" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>853</v>
+        <v>798</v>
       </c>
       <c r="H250" t="s">
-        <v>854</v>
+        <v>799</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>855</v>
+        <v>800</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>856</v>
+        <v>801</v>
       </c>
       <c r="D251" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E251" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F251" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>857</v>
+        <v>802</v>
       </c>
       <c r="H251" t="s">
-        <v>858</v>
+        <v>803</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>859</v>
+        <v>804</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>860</v>
+        <v>805</v>
       </c>
       <c r="D252" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E252" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F252" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>861</v>
+        <v>806</v>
       </c>
       <c r="H252" t="s">
-        <v>862</v>
+        <v>807</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>863</v>
+        <v>808</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>864</v>
+        <v>809</v>
       </c>
       <c r="D253" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E253" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F253" t="s">
-        <v>331</v>
+        <v>31</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>865</v>
+        <v>810</v>
       </c>
       <c r="H253" t="s">
-        <v>866</v>
+        <v>811</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>867</v>
+        <v>812</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>868</v>
+        <v>813</v>
       </c>
       <c r="D254" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E254" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F254" t="s">
-        <v>331</v>
+        <v>31</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>869</v>
+        <v>814</v>
       </c>
       <c r="H254" t="s">
-        <v>870</v>
+        <v>815</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>871</v>
+        <v>816</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>872</v>
+        <v>817</v>
       </c>
       <c r="D255" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E255" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F255" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>39</v>
+        <v>818</v>
       </c>
       <c r="H255" t="s">
-        <v>873</v>
+        <v>819</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>874</v>
+        <v>820</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>875</v>
+        <v>821</v>
       </c>
       <c r="D256" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E256" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F256" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>876</v>
+        <v>822</v>
       </c>
       <c r="H256" t="s">
-        <v>877</v>
+        <v>823</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>878</v>
+        <v>824</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>879</v>
+        <v>825</v>
       </c>
       <c r="D257" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E257" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F257" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>880</v>
+        <v>826</v>
       </c>
       <c r="H257" t="s">
-        <v>881</v>
+        <v>827</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>882</v>
+        <v>828</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>883</v>
+        <v>829</v>
       </c>
       <c r="D258" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E258" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F258" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>884</v>
+        <v>830</v>
       </c>
       <c r="H258" t="s">
-        <v>885</v>
+        <v>831</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>886</v>
+        <v>832</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>887</v>
+        <v>833</v>
       </c>
       <c r="D259" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E259" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F259" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>888</v>
+        <v>834</v>
       </c>
       <c r="H259" t="s">
-        <v>889</v>
+        <v>835</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>890</v>
+        <v>836</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>891</v>
+        <v>837</v>
       </c>
       <c r="D260" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E260" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F260" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>892</v>
+        <v>838</v>
       </c>
       <c r="H260" t="s">
-        <v>893</v>
+        <v>839</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>894</v>
+        <v>840</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>895</v>
+        <v>841</v>
       </c>
       <c r="D261" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E261" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F261" t="s">
-        <v>896</v>
+        <v>85</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>897</v>
+        <v>842</v>
       </c>
       <c r="H261" t="s">
-        <v>898</v>
+        <v>843</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>899</v>
+        <v>844</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>900</v>
+        <v>845</v>
       </c>
       <c r="D262" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E262" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F262" t="s">
-        <v>901</v>
+        <v>85</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>902</v>
+        <v>846</v>
       </c>
       <c r="H262" t="s">
-        <v>903</v>
+        <v>847</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>904</v>
+        <v>848</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>905</v>
+        <v>849</v>
       </c>
       <c r="D263" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E263" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F263" t="s">
-        <v>72</v>
+        <v>275</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>906</v>
+        <v>850</v>
       </c>
       <c r="H263" t="s">
-        <v>907</v>
+        <v>851</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>908</v>
+        <v>852</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>909</v>
+        <v>853</v>
       </c>
       <c r="D264" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E264" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F264" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>910</v>
+        <v>854</v>
       </c>
       <c r="H264" t="s">
-        <v>911</v>
+        <v>855</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>912</v>
+        <v>856</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>913</v>
+        <v>857</v>
       </c>
       <c r="D265" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E265" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F265" t="s">
-        <v>183</v>
+        <v>22</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>914</v>
+        <v>858</v>
       </c>
       <c r="H265" t="s">
-        <v>915</v>
+        <v>859</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>916</v>
+        <v>860</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>917</v>
+        <v>861</v>
       </c>
       <c r="D266" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E266" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F266" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>918</v>
+        <v>862</v>
       </c>
       <c r="H266" t="s">
-        <v>919</v>
+        <v>863</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>920</v>
+        <v>864</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>921</v>
+        <v>865</v>
       </c>
       <c r="D267" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E267" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F267" t="s">
-        <v>901</v>
+        <v>49</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>922</v>
+        <v>866</v>
       </c>
       <c r="H267" t="s">
-        <v>923</v>
+        <v>867</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>924</v>
+        <v>868</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>925</v>
+        <v>869</v>
       </c>
       <c r="D268" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E268" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F268" t="s">
-        <v>901</v>
+        <v>31</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>926</v>
+        <v>870</v>
       </c>
       <c r="H268" t="s">
-        <v>927</v>
+        <v>871</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>928</v>
+        <v>872</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>929</v>
+        <v>873</v>
       </c>
       <c r="D269" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E269" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F269" t="s">
-        <v>901</v>
+        <v>31</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>930</v>
+        <v>874</v>
       </c>
       <c r="H269" t="s">
-        <v>931</v>
+        <v>875</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>932</v>
+        <v>876</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>933</v>
+        <v>877</v>
       </c>
       <c r="D270" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E270" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F270" t="s">
-        <v>331</v>
+        <v>469</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>934</v>
+        <v>878</v>
       </c>
       <c r="H270" t="s">
-        <v>935</v>
+        <v>879</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>936</v>
+        <v>880</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>937</v>
+        <v>881</v>
       </c>
       <c r="D271" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E271" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F271" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>938</v>
+        <v>882</v>
       </c>
       <c r="H271" t="s">
-        <v>939</v>
+        <v>883</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>940</v>
+        <v>884</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>941</v>
+        <v>885</v>
       </c>
       <c r="D272" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E272" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F272" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>942</v>
+        <v>886</v>
       </c>
       <c r="H272" t="s">
-        <v>943</v>
+        <v>887</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>944</v>
+        <v>888</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>945</v>
+        <v>889</v>
       </c>
       <c r="D273" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E273" t="s">
-        <v>66</v>
+        <v>274</v>
+      </c>
+      <c r="F273" t="s">
+        <v>85</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>39</v>
+        <v>890</v>
       </c>
       <c r="H273" t="s">
-        <v>946</v>
+        <v>891</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>947</v>
+        <v>892</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>948</v>
+        <v>893</v>
       </c>
       <c r="D274" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E274" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F274" t="s">
-        <v>183</v>
+        <v>85</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>949</v>
+        <v>894</v>
       </c>
       <c r="H274" t="s">
-        <v>950</v>
+        <v>895</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>951</v>
+        <v>896</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>952</v>
+        <v>897</v>
       </c>
       <c r="D275" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E275" t="s">
-        <v>66</v>
+        <v>274</v>
+      </c>
+      <c r="F275" t="s">
+        <v>22</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>953</v>
+        <v>898</v>
       </c>
       <c r="H275" t="s">
-        <v>954</v>
+        <v>899</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>955</v>
+        <v>900</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>956</v>
+        <v>901</v>
       </c>
       <c r="D276" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E276" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F276" t="s">
-        <v>67</v>
+        <v>22</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>957</v>
+        <v>902</v>
       </c>
       <c r="H276" t="s">
-        <v>958</v>
+        <v>903</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>959</v>
+        <v>904</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>960</v>
+        <v>905</v>
       </c>
       <c r="D277" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E277" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F277" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>961</v>
+        <v>212</v>
       </c>
       <c r="H277" t="s">
-        <v>962</v>
+        <v>906</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>963</v>
+        <v>907</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>964</v>
+        <v>908</v>
       </c>
       <c r="D278" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E278" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F278" t="s">
-        <v>27</v>
+        <v>275</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>965</v>
+        <v>909</v>
       </c>
       <c r="H278" t="s">
-        <v>966</v>
+        <v>910</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>967</v>
+        <v>911</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>968</v>
+        <v>912</v>
       </c>
       <c r="D279" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E279" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F279" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>969</v>
+        <v>913</v>
       </c>
       <c r="H279" t="s">
-        <v>970</v>
+        <v>914</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>971</v>
+        <v>915</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>972</v>
+        <v>916</v>
       </c>
       <c r="D280" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E280" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F280" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>973</v>
+        <v>917</v>
       </c>
       <c r="H280" t="s">
-        <v>974</v>
+        <v>918</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>975</v>
+        <v>919</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>976</v>
+        <v>920</v>
       </c>
       <c r="D281" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E281" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F281" t="s">
-        <v>901</v>
+        <v>49</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>977</v>
+        <v>921</v>
       </c>
       <c r="H281" t="s">
-        <v>978</v>
+        <v>922</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>979</v>
+        <v>923</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>980</v>
+        <v>924</v>
       </c>
       <c r="D282" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E282" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F282" t="s">
-        <v>901</v>
+        <v>49</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>981</v>
+        <v>925</v>
       </c>
       <c r="H282" t="s">
-        <v>982</v>
+        <v>926</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>983</v>
+        <v>927</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>984</v>
+        <v>928</v>
       </c>
       <c r="D283" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E283" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F283" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>985</v>
+        <v>929</v>
       </c>
       <c r="H283" t="s">
-        <v>986</v>
+        <v>930</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>987</v>
+        <v>931</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>988</v>
+        <v>932</v>
       </c>
       <c r="D284" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E284" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F284" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>989</v>
+        <v>933</v>
       </c>
       <c r="H284" t="s">
-        <v>990</v>
+        <v>934</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>991</v>
+        <v>935</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>992</v>
+        <v>936</v>
       </c>
       <c r="D285" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E285" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F285" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>993</v>
+        <v>937</v>
       </c>
       <c r="H285" t="s">
-        <v>994</v>
+        <v>938</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>995</v>
+        <v>939</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>996</v>
+        <v>940</v>
       </c>
       <c r="D286" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E286" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F286" t="s">
-        <v>27</v>
+        <v>365</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>997</v>
+        <v>941</v>
       </c>
       <c r="H286" t="s">
-        <v>998</v>
+        <v>942</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>999</v>
+        <v>943</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>1000</v>
+        <v>944</v>
       </c>
       <c r="D287" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E287" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F287" t="s">
-        <v>17</v>
+        <v>122</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1001</v>
+        <v>945</v>
       </c>
       <c r="H287" t="s">
-        <v>1002</v>
+        <v>946</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1003</v>
+        <v>947</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>1004</v>
+        <v>948</v>
       </c>
       <c r="D288" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E288" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F288" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1005</v>
+        <v>949</v>
       </c>
       <c r="H288" t="s">
-        <v>1006</v>
+        <v>950</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1007</v>
+        <v>951</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>1008</v>
+        <v>952</v>
       </c>
       <c r="D289" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E289" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F289" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1009</v>
+        <v>953</v>
       </c>
       <c r="H289" t="s">
-        <v>1010</v>
+        <v>954</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1011</v>
+        <v>955</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>1012</v>
+        <v>956</v>
       </c>
       <c r="D290" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E290" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F290" t="s">
-        <v>77</v>
+        <v>365</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1013</v>
+        <v>957</v>
       </c>
       <c r="H290" t="s">
-        <v>1014</v>
+        <v>958</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1015</v>
+        <v>959</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>1016</v>
+        <v>960</v>
       </c>
       <c r="D291" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E291" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F291" t="s">
-        <v>285</v>
+        <v>365</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1017</v>
+        <v>961</v>
       </c>
       <c r="H291" t="s">
-        <v>1018</v>
+        <v>962</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1019</v>
+        <v>963</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>1020</v>
+        <v>964</v>
       </c>
       <c r="D292" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E292" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F292" t="s">
-        <v>901</v>
+        <v>275</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1021</v>
+        <v>965</v>
       </c>
       <c r="H292" t="s">
-        <v>1022</v>
+        <v>966</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1023</v>
+        <v>967</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>1024</v>
+        <v>968</v>
       </c>
       <c r="D293" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E293" t="s">
-        <v>66</v>
+        <v>274</v>
+      </c>
+      <c r="F293" t="s">
+        <v>85</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1025</v>
+        <v>969</v>
       </c>
       <c r="H293" t="s">
-        <v>1026</v>
+        <v>970</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1027</v>
+        <v>971</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>1028</v>
+        <v>972</v>
       </c>
       <c r="D294" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E294" t="s">
-        <v>66</v>
+        <v>274</v>
+      </c>
+      <c r="F294" t="s">
+        <v>122</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1029</v>
+        <v>973</v>
       </c>
       <c r="H294" t="s">
-        <v>1030</v>
+        <v>974</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1031</v>
+        <v>975</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>1032</v>
+        <v>976</v>
       </c>
       <c r="D295" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E295" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F295" t="s">
-        <v>77</v>
+        <v>122</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1033</v>
+        <v>977</v>
       </c>
       <c r="H295" t="s">
-        <v>1034</v>
+        <v>978</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1035</v>
+        <v>979</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>1036</v>
+        <v>980</v>
       </c>
       <c r="D296" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E296" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F296" t="s">
-        <v>77</v>
+        <v>31</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1037</v>
+        <v>981</v>
       </c>
       <c r="H296" t="s">
-        <v>1038</v>
+        <v>982</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1039</v>
+        <v>983</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>45</v>
+        <v>984</v>
       </c>
       <c r="D297" t="s">
-        <v>65</v>
+        <v>273</v>
       </c>
       <c r="E297" t="s">
-        <v>66</v>
+        <v>274</v>
       </c>
       <c r="F297" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1040</v>
+        <v>985</v>
       </c>
       <c r="H297" t="s">
-        <v>1041</v>
+        <v>986</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>987</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>988</v>
+      </c>
+      <c r="D298" t="s">
+        <v>273</v>
+      </c>
+      <c r="E298" t="s">
+        <v>274</v>
+      </c>
+      <c r="F298" t="s">
+        <v>54</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H298" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>991</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>992</v>
+      </c>
+      <c r="D299" t="s">
+        <v>273</v>
+      </c>
+      <c r="E299" t="s">
+        <v>274</v>
+      </c>
+      <c r="F299" t="s">
+        <v>54</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H299" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>995</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>996</v>
+      </c>
+      <c r="D300" t="s">
+        <v>273</v>
+      </c>
+      <c r="E300" t="s">
+        <v>274</v>
+      </c>
+      <c r="F300" t="s">
+        <v>365</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H300" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>999</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D301" t="s">
+        <v>273</v>
+      </c>
+      <c r="E301" t="s">
+        <v>274</v>
+      </c>
+      <c r="F301" t="s">
+        <v>365</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D302" t="s">
+        <v>273</v>
+      </c>
+      <c r="E302" t="s">
+        <v>274</v>
+      </c>
+      <c r="F302" t="s">
+        <v>22</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D303" t="s">
+        <v>273</v>
+      </c>
+      <c r="E303" t="s">
+        <v>274</v>
+      </c>
+      <c r="F303" t="s">
+        <v>49</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D304" t="s">
+        <v>273</v>
+      </c>
+      <c r="E304" t="s">
+        <v>274</v>
+      </c>
+      <c r="F304" t="s">
+        <v>49</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D305" t="s">
+        <v>273</v>
+      </c>
+      <c r="E305" t="s">
+        <v>274</v>
+      </c>
+      <c r="F305" t="s">
+        <v>275</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D306" t="s">
+        <v>273</v>
+      </c>
+      <c r="E306" t="s">
+        <v>274</v>
+      </c>
+      <c r="F306" t="s">
+        <v>275</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D307" t="s">
+        <v>273</v>
+      </c>
+      <c r="E307" t="s">
+        <v>274</v>
+      </c>
+      <c r="F307" t="s">
+        <v>85</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D308" t="s">
+        <v>273</v>
+      </c>
+      <c r="E308" t="s">
+        <v>274</v>
+      </c>
+      <c r="F308" t="s">
+        <v>85</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D309" t="s">
+        <v>273</v>
+      </c>
+      <c r="E309" t="s">
+        <v>274</v>
+      </c>
+      <c r="F309" t="s">
+        <v>31</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D310" t="s">
+        <v>273</v>
+      </c>
+      <c r="E310" t="s">
+        <v>274</v>
+      </c>
+      <c r="F310" t="s">
+        <v>49</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D311" t="s">
+        <v>273</v>
+      </c>
+      <c r="E311" t="s">
+        <v>274</v>
+      </c>
+      <c r="F311" t="s">
+        <v>49</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
         <v>1042</v>
       </c>
-      <c r="B298" t="s">
-[...5 lines deleted...]
-      <c r="D298" t="s">
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
         <v>1043</v>
       </c>
-      <c r="E298" t="s">
+      <c r="D312" t="s">
+        <v>273</v>
+      </c>
+      <c r="E312" t="s">
+        <v>274</v>
+      </c>
+      <c r="F312" t="s">
+        <v>31</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1044</v>
       </c>
-      <c r="G298" s="1" t="s">
+      <c r="H312" t="s">
         <v>1045</v>
       </c>
-      <c r="H298" t="s">
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
         <v>1046</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D313" t="s">
+        <v>273</v>
+      </c>
+      <c r="E313" t="s">
+        <v>274</v>
+      </c>
+      <c r="F313" t="s">
+        <v>22</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D314" t="s">
+        <v>273</v>
+      </c>
+      <c r="E314" t="s">
+        <v>274</v>
+      </c>
+      <c r="F314" t="s">
+        <v>22</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D315" t="s">
+        <v>273</v>
+      </c>
+      <c r="E315" t="s">
+        <v>274</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D316" t="s">
+        <v>273</v>
+      </c>
+      <c r="E316" t="s">
+        <v>274</v>
+      </c>
+      <c r="F316" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D317" t="s">
+        <v>273</v>
+      </c>
+      <c r="E317" t="s">
+        <v>274</v>
+      </c>
+      <c r="F317" t="s">
+        <v>54</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D318" t="s">
+        <v>273</v>
+      </c>
+      <c r="E318" t="s">
+        <v>274</v>
+      </c>
+      <c r="F318" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D319" t="s">
+        <v>273</v>
+      </c>
+      <c r="E319" t="s">
+        <v>274</v>
+      </c>
+      <c r="F319" t="s">
+        <v>365</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D320" t="s">
+        <v>273</v>
+      </c>
+      <c r="E320" t="s">
+        <v>274</v>
+      </c>
+      <c r="F320" t="s">
+        <v>22</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D321" t="s">
+        <v>273</v>
+      </c>
+      <c r="E321" t="s">
+        <v>274</v>
+      </c>
+      <c r="F321" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D322" t="s">
+        <v>273</v>
+      </c>
+      <c r="E322" t="s">
+        <v>274</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D323" t="s">
+        <v>273</v>
+      </c>
+      <c r="E323" t="s">
+        <v>274</v>
+      </c>
+      <c r="F323" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D324" t="s">
+        <v>273</v>
+      </c>
+      <c r="E324" t="s">
+        <v>274</v>
+      </c>
+      <c r="F324" t="s">
+        <v>85</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D325" t="s">
+        <v>273</v>
+      </c>
+      <c r="E325" t="s">
+        <v>274</v>
+      </c>
+      <c r="F325" t="s">
+        <v>85</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D326" t="s">
+        <v>273</v>
+      </c>
+      <c r="E326" t="s">
+        <v>274</v>
+      </c>
+      <c r="F326" t="s">
+        <v>85</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D327" t="s">
+        <v>273</v>
+      </c>
+      <c r="E327" t="s">
+        <v>274</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D328" t="s">
+        <v>273</v>
+      </c>
+      <c r="E328" t="s">
+        <v>274</v>
+      </c>
+      <c r="F328" t="s">
+        <v>365</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D329" t="s">
+        <v>273</v>
+      </c>
+      <c r="E329" t="s">
+        <v>274</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D330" t="s">
+        <v>273</v>
+      </c>
+      <c r="E330" t="s">
+        <v>274</v>
+      </c>
+      <c r="F330" t="s">
+        <v>275</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D331" t="s">
+        <v>273</v>
+      </c>
+      <c r="E331" t="s">
+        <v>274</v>
+      </c>
+      <c r="F331" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D332" t="s">
+        <v>273</v>
+      </c>
+      <c r="E332" t="s">
+        <v>274</v>
+      </c>
+      <c r="F332" t="s">
+        <v>49</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D333" t="s">
+        <v>273</v>
+      </c>
+      <c r="E333" t="s">
+        <v>274</v>
+      </c>
+      <c r="F333" t="s">
+        <v>275</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D334" t="s">
+        <v>273</v>
+      </c>
+      <c r="E334" t="s">
+        <v>274</v>
+      </c>
+      <c r="F334" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D335" t="s">
+        <v>273</v>
+      </c>
+      <c r="E335" t="s">
+        <v>274</v>
+      </c>
+      <c r="F335" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D336" t="s">
+        <v>273</v>
+      </c>
+      <c r="E336" t="s">
+        <v>274</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D337" t="s">
+        <v>273</v>
+      </c>
+      <c r="E337" t="s">
+        <v>274</v>
+      </c>
+      <c r="F337" t="s">
+        <v>31</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D338" t="s">
+        <v>273</v>
+      </c>
+      <c r="E338" t="s">
+        <v>274</v>
+      </c>
+      <c r="F338" t="s">
+        <v>49</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D339" t="s">
+        <v>273</v>
+      </c>
+      <c r="E339" t="s">
+        <v>274</v>
+      </c>
+      <c r="F339" t="s">
+        <v>49</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D340" t="s">
+        <v>273</v>
+      </c>
+      <c r="E340" t="s">
+        <v>274</v>
+      </c>
+      <c r="F340" t="s">
+        <v>49</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D341" t="s">
+        <v>273</v>
+      </c>
+      <c r="E341" t="s">
+        <v>274</v>
+      </c>
+      <c r="F341" t="s">
+        <v>31</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D342" t="s">
+        <v>273</v>
+      </c>
+      <c r="E342" t="s">
+        <v>274</v>
+      </c>
+      <c r="F342" t="s">
+        <v>122</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D343" t="s">
+        <v>273</v>
+      </c>
+      <c r="E343" t="s">
+        <v>274</v>
+      </c>
+      <c r="F343" t="s">
+        <v>22</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D344" t="s">
+        <v>273</v>
+      </c>
+      <c r="E344" t="s">
+        <v>274</v>
+      </c>
+      <c r="F344" t="s">
+        <v>22</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D345" t="s">
+        <v>273</v>
+      </c>
+      <c r="E345" t="s">
+        <v>274</v>
+      </c>
+      <c r="F345" t="s">
+        <v>76</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D346" t="s">
+        <v>273</v>
+      </c>
+      <c r="E346" t="s">
+        <v>274</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D347" t="s">
+        <v>273</v>
+      </c>
+      <c r="E347" t="s">
+        <v>274</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D348" t="s">
+        <v>273</v>
+      </c>
+      <c r="E348" t="s">
+        <v>274</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D349" t="s">
+        <v>273</v>
+      </c>
+      <c r="E349" t="s">
+        <v>274</v>
+      </c>
+      <c r="F349" t="s">
+        <v>22</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D350" t="s">
+        <v>273</v>
+      </c>
+      <c r="E350" t="s">
+        <v>274</v>
+      </c>
+      <c r="F350" t="s">
+        <v>22</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>218</v>
+      </c>
+      <c r="D351" t="s">
+        <v>273</v>
+      </c>
+      <c r="E351" t="s">
+        <v>274</v>
+      </c>
+      <c r="F351" t="s">
+        <v>49</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>222</v>
+      </c>
+      <c r="D352" t="s">
+        <v>273</v>
+      </c>
+      <c r="E352" t="s">
+        <v>274</v>
+      </c>
+      <c r="F352" t="s">
+        <v>22</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>226</v>
+      </c>
+      <c r="D353" t="s">
+        <v>273</v>
+      </c>
+      <c r="E353" t="s">
+        <v>274</v>
+      </c>
+      <c r="F353" t="s">
+        <v>22</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>229</v>
+      </c>
+      <c r="D354" t="s">
+        <v>273</v>
+      </c>
+      <c r="E354" t="s">
+        <v>274</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>232</v>
+      </c>
+      <c r="D355" t="s">
+        <v>273</v>
+      </c>
+      <c r="E355" t="s">
+        <v>274</v>
+      </c>
+      <c r="F355" t="s">
+        <v>49</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>209</v>
+      </c>
+      <c r="D356" t="s">
+        <v>273</v>
+      </c>
+      <c r="E356" t="s">
+        <v>274</v>
+      </c>
+      <c r="F356" t="s">
+        <v>49</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>214</v>
+      </c>
+      <c r="D357" t="s">
+        <v>273</v>
+      </c>
+      <c r="E357" t="s">
+        <v>274</v>
+      </c>
+      <c r="F357" t="s">
+        <v>49</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>545</v>
+      </c>
+      <c r="D358" t="s">
+        <v>273</v>
+      </c>
+      <c r="E358" t="s">
+        <v>274</v>
+      </c>
+      <c r="F358" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>548</v>
+      </c>
+      <c r="D359" t="s">
+        <v>273</v>
+      </c>
+      <c r="E359" t="s">
+        <v>274</v>
+      </c>
+      <c r="F359" t="s">
+        <v>49</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>558</v>
+      </c>
+      <c r="D360" t="s">
+        <v>273</v>
+      </c>
+      <c r="E360" t="s">
+        <v>274</v>
+      </c>
+      <c r="F360" t="s">
+        <v>31</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>562</v>
+      </c>
+      <c r="D361" t="s">
+        <v>273</v>
+      </c>
+      <c r="E361" t="s">
+        <v>274</v>
+      </c>
+      <c r="F361" t="s">
+        <v>85</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>566</v>
+      </c>
+      <c r="D362" t="s">
+        <v>273</v>
+      </c>
+      <c r="E362" t="s">
+        <v>274</v>
+      </c>
+      <c r="F362" t="s">
+        <v>22</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>570</v>
+      </c>
+      <c r="D363" t="s">
+        <v>273</v>
+      </c>
+      <c r="E363" t="s">
+        <v>274</v>
+      </c>
+      <c r="F363" t="s">
+        <v>49</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>574</v>
+      </c>
+      <c r="D364" t="s">
+        <v>273</v>
+      </c>
+      <c r="E364" t="s">
+        <v>274</v>
+      </c>
+      <c r="F364" t="s">
+        <v>49</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>578</v>
+      </c>
+      <c r="D365" t="s">
+        <v>273</v>
+      </c>
+      <c r="E365" t="s">
+        <v>274</v>
+      </c>
+      <c r="F365" t="s">
+        <v>49</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>582</v>
+      </c>
+      <c r="D366" t="s">
+        <v>273</v>
+      </c>
+      <c r="E366" t="s">
+        <v>274</v>
+      </c>
+      <c r="F366" t="s">
+        <v>85</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>586</v>
+      </c>
+      <c r="D367" t="s">
+        <v>273</v>
+      </c>
+      <c r="E367" t="s">
+        <v>274</v>
+      </c>
+      <c r="F367" t="s">
+        <v>49</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>626</v>
+      </c>
+      <c r="D368" t="s">
+        <v>273</v>
+      </c>
+      <c r="E368" t="s">
+        <v>274</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>630</v>
+      </c>
+      <c r="D369" t="s">
+        <v>273</v>
+      </c>
+      <c r="E369" t="s">
+        <v>274</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>634</v>
+      </c>
+      <c r="D370" t="s">
+        <v>273</v>
+      </c>
+      <c r="E370" t="s">
+        <v>274</v>
+      </c>
+      <c r="F370" t="s">
+        <v>85</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>638</v>
+      </c>
+      <c r="D371" t="s">
+        <v>273</v>
+      </c>
+      <c r="E371" t="s">
+        <v>274</v>
+      </c>
+      <c r="F371" t="s">
+        <v>85</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>641</v>
+      </c>
+      <c r="D372" t="s">
+        <v>273</v>
+      </c>
+      <c r="E372" t="s">
+        <v>274</v>
+      </c>
+      <c r="F372" t="s">
+        <v>85</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>10</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E373" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F373" t="s">
+        <v>469</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>17</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E374" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F374" t="s">
+        <v>13</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>210</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E375" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>10</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E376" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>10</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>17</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E378" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F378" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>21</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F379" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>35</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>44</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>48</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E382" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>53</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>58</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>62</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E385" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>66</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F386" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>258</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F387" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>316</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>84</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E389" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F389" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>93</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E390" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F390" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>337</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>344</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>347</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E393" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F393" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>380</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F394" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>383</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>386</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F396" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>130</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>142</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>402</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F399" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>421</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F400" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>174</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>178</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>182</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>194</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F404" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>431</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F405" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>461</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F406" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>464</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F407" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>446</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E408" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F408" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>457</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E409" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F409" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>459</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>462</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F411" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>465</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>481</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>483</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>485</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F415" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>488</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F416" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>495</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F417" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>10</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F418" t="s">
+        <v>40</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>17</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F419" t="s">
+        <v>40</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>21</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F420" t="s">
+        <v>67</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1417</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11576,50 +15818,172 @@
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>