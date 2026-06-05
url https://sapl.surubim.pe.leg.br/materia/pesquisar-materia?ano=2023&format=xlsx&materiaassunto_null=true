--- v0 (2026-03-29)
+++ v1 (2026-06-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="784" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1956" uniqueCount="879">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -498,50 +498,62 @@
   <si>
     <t>284</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_no_044.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA OTACÍLIO DA SILVA GOUVEIA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_no_045.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA FRANCISCO CABRAL DA SILVA</t>
   </si>
   <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_no_046.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA NOME DE RUA MAURÍCIO DA SILVA GOUVEIA</t>
+  </si>
+  <si>
     <t>295</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_no_047.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA MARIA DAS DORES VANDERLEY</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Fabrício Brito</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_no_048.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA MARIA CRISTINA DE PAULA BARBOSA</t>
@@ -1155,66 +1167,1530 @@
   <si>
     <t>DENOMINA NOME DE RUA DJALMA BARBOSA LEAL</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA JOSÉ FERREIRA DA SILVA IRMÃO</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_no_115.pdf</t>
   </si>
   <si>
     <t>DENOMINA NOME DE RUA CLAUDETE BARBOSA DOS SANTOS</t>
   </si>
   <si>
-    <t>286</t>
-[...2 lines deleted...]
-    <t>46</t>
+    <t>1414</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_no_046.pdf</t>
-[...2 lines deleted...]
-    <t>DENOMINA NOME DE RUA MAURÍCIO DA SILVA GOUVEIA</t>
+    <t>Prefeitura  Municipal de Surubim - PMS</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1414/projeto_de_lei_n_001.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste do piso salarial do magistério no Município de Surubim para o exercício 2023.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_n_002.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização para abertura de Crédito Especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_n_003.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DENOMINAÇÃO DA NOVA ESCOLA DE EDUCAÇÃO INFANTIL DO BAIRRO COQUEIRO, NO MUNICÍPIO DE SURUBIM (PE).</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_lei_n_004.2023.pdf</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_n_005.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SISTEMA UNIVERSIDADE ABERTA DO BRASIL - UAB, NO ÂMBITO DO MUNICÍPIO DE SURUBIM, VOLTADO A OFERTA DE CURSOS E PROGRAMAS NA MODALIDADE A DISTÂNCIA, MEDIANTE A CRIAÇÃO E MANUTENÇÃO DO POLO DE APOIO PRESENCIAL, NOS TERMOS E CONDIÇÕES QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_n_006.2023.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 187, de 23 de dezembro de 2019, quando modifica os requisitos da isenção de custas e emolumentos da primeira averbação de construção residencial, no tocante à Regularização Fundiária Urbana.</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_n_009.2023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n_011.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NO MUNICÍPIO DE SURUBIM, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_n_012.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ORGANIZAÇÃO E RESTRUTURAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL DE SURUBIM/PE, CRIA E EXTINGUE CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_n_013.2024.pdf</t>
+  </si>
+  <si>
+    <t>CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DE SURUBIM - COMUPDEC, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_lei_n_014.2023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE SURUBIM A PARTICIPAR DO CONSÓRCIO DOS MUNICÍPIOS PERNAMBUCANOS  - COMUPE E DÁ OUTRAS PROVIDÊNCIAAS.</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_n_015.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/projeto_de_lei_n_016.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Politica Pública de Assistência Social, e a regulamentação do Sistema Único de Assistência Social (SUAS) no Município de Surubim, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_n_018.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_n_019.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de subvenções sociais visando à prestação de serviços de assistência social, cultural, médica e educacional, dispõe sobre os critérios para o recebimento das subvenções do Poder Público Municipal para fomento de atividades de interesse público e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_n_020.2023.pdf</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_n_021.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO  ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_n_022.2023.pdf</t>
+  </si>
+  <si>
+    <t>Cria os componentes do Sistema de Segurança Alimentar e Nutricional do Município de Surubim, Estado de Pernambuco, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_n_023.2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a repassar os recursos recebidos a título de assistência financeira complementar de que trata a Emenda Constitucional n° 127, de 22 de dezembro de 2022, aos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras do quadro dos servidores públicos do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/projeto_de_lei_n_024.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_n_025.2023.pdf</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_n_026.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕES SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_n_029.2023.pdf</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_n_030.2023.pdf</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n031.2023.pdf</t>
+  </si>
+  <si>
+    <t>FIXA HORÁRIO PARA OPERAÇÃO DE CARGA E DESCARGA NOS PONTOS AUTORIZADOS E SINALIZADOS NAS RUAS DO MUNICÍPIO DE SURUBIM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_n_032.2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Centro de Atendimento Veterinário de Surubim, do controle da população de cães e gatos, da vigilância e do controle das zoonoses e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_n_033.2023.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito da Secretaria de Saúde de Surubim a gratificação por desempenho, junto ao Programa Nacional de Saúde Bucal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1479/projeto_de_lei_n_035.2023.pdf</t>
+  </si>
+  <si>
+    <t>DESAFETA IMÓVEL DO PATRIMÔNIO MUNICIPAL, AUTORIZA ALIENAÇÃO DO REFERIDO BEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_lei_n_036.2023.pdf</t>
+  </si>
+  <si>
+    <t>Cria a função de Agente de Contratação, a função de Pregoeiro e a Equipe de Apoio no âmbito do Município de Surubim e institui diretrizes para seleção de servidores para o exercício da função.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/projeto_de_lei_n_037.2023.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE SURUBIM A DOAR ÁREA DOMINIAL A CÂMARA DE DIRIGENTES LOJISTAS DE SURUBIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_038.2023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE DA AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_039.2023.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta no âmbito do Município de Surubim as obrigações de pequeno valor, nos termos dos §§3° e 4°, do artigo 100, da Constituição Federal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_040.2023.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa Minha Vida - PMCMV/Surubim, conforme disposto na Lei Federal n° 11.977, de 07 de julho de 2009, na Medida Provisória n° 1.162 de 14 de fevereiro de 2023, nas disposições das instruções normativas e portarias do Ministério das Cidades, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/367-2024.pdf</t>
+  </si>
+  <si>
+    <t>Requeiram para que a PM faça rondas períodicas, a fim de coibirem a violência reinante causando danos irrepáraveis a população local.</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/416-2024.pdf</t>
+  </si>
+  <si>
+    <t>Votos de pesar pelo falecimento Manoel Firmo de Arruda.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_001-2023.pdf</t>
+  </si>
+  <si>
+    <t>Auxílio alimentação para os agentes comunitários de saúde e de endemias no município de Surubim.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>PARECER</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1415/parecer_01-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 001/2023 DO PROJETO DE LEI 001/2023 DO EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_002-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 002/2023, de autoria do Vereador ITAMAR CARLOS PEREIRA, onde denomina de Rua ALBERTO XAVIER DE MORAIS, a uma das artérias desta cidade, a critério do chefe Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>CJRL - COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1416/parecer_03-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 003/2023 DO PROJETO DE LEI N° 001/2023</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1394/parecer_04-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 04/2023 do Projeto de Lei do Legislativo nº 03/2023.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_05-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 005/2023 DA COMISSÃO DE JUSTIÇA E E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 002/2023.</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_06-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 006/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 009/2023.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_007-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 005/2023, de autoria da Vereadora IVETE RAMOS DA SILVA PEREIRA, onde denomina de RUA: LUCIMERE FIEL FREIRE, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1429/parecer_008-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 008/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 011/2023.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1432/parecer_09-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 009/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 012/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_11-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 011/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 015/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/parecer_13-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 013/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 018/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/parecer_14-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 014/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 019/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_15-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 015/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 020/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_017-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 015/2023, de autoria da Vereadora ANABEL ALVES NEGROMONTE, onde denomina de RUA: RAIMUNDO JOSÉ DE ARRUDA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_018-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 016/2023, de autoria da Vereadora ANABEL ALVES NEGROMONTE, onde denomina de RUA: SEVERINA MARIA DE ARRUDA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_20-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 020/2023 DA COMISSÃO DE FINANÇAS  E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 025/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_021-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 018/2023, de autoria da Vereadora ANABEL ALVES NEGROMONTE, onde denomina de RUA: TEREZINHA MARIA DE ARRUDA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/parecer_22-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 022/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 016/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_023-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 020/2023, de autoria da Vereadora ANABEL ALVES NEGROMONTE, onde denomina de RUA: JOÃO MENDES DE MELO, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_24-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 024/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 030/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_25-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 025/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 032/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/parecer_26-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 026/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 033/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_027-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 025/2023, de autoria da Vereadora ANABEL ALVES NEGROMONTE, onde denomina de RUA: PAULO CESAR DA SILVA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_028-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 026/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA MANOEL SEBASTIAO DE OLIVEIRA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_29-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 029/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 038/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_30-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 030/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI Nº 039/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_031-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 029/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA ARMANDO DOS SANTOS SOARES, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_032-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 030/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA ESTELITA TAVARES, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_033-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 031/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA IVAN TAVARES, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_034-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 032/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA RICARDO DOS REIS, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_035-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 033/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA MANOEL SEVERINO DA SILVA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_036-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 034/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA MARIA JOSE DA SILVA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_037-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 035/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA JOSÉ BRASIL BARRETO, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_038-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 036/2023, de autoria da Vereadora IVETE RAMOS DA SILVA PEREIRA, onde denomina de RUA: OLAVO HENRIQUE DA SILVA PEREIRA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1420/parecer_42-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 42/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO ROJETO DE LEI Nº 04/2023.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_042-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 042/2023, de autoria da Vereadora BEATRIZ DIAS GUERRA LEAL, onde denomina de Rua: MARIA LEAL, a uma das artérias desta cidade, a critério do chefe Poder Executivo Municipal, Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1422/parecer_50-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 50/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA, AO PROJETO DE LEI Nº 05/2023.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_51-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 051/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 006/2023.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1427/parecer_54-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 054/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS AO PROJETO DE EI Nº 009/2023.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_056-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 050/2023, de autoria da Vereadora IVETE RAMOS DA SILVA PEREIRA, onde denomina de RUA: DJACIR MEDEIROS GUERRA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_057-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 051/2023, de autoria da Vereadora IVETE RAMOS DA SILA PEREIRA, onde denomina de RUA: APOLÔNIO INÁCIO DA SILVA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_058-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 052/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA NILZA SOARES DE SOUZA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_067-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 055/2023, de autoria do Vereador JOSÉ MATIAS MORAIS DO NASCIMENTO, onde denomina de RUA JOSÉ NEGREIRO JÚNIOR, a uma das artérias do bairro Centro, Município de Surubim, Estado de Pernambuco, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_069-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei Nº 057/2023 do Vereador NAILTON LIMA DE ARRUDA, onde denomina de MINERVINA DA SILVA (Dona Zefinha) a uma das artéria desta cidade, a critério do chefe Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_070-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei Nº 058/2023 do Vereador NAILTON LIMA DE ARRUDA, onde denomina de NELY CABRAL DA MOTA SILVEIRA a uma das artéria desta cidade, a critério do chefe Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1430/parecer_072-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 072/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 011/2023.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_73-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 073/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI N° 012/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_75-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 075/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 015/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_77-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 077/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 013/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1437/parecer_78-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 078/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 014/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_082-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 065/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA NIVALDO BEZERRA DE SALES, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_083-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 066/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA ANTONIO DOS SANTOS BORGES, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_084-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 067/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA FLÁVIO APARECIDO DA SILVA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_068-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 068/2023, de autoria da Vereadora IVETE RAMOS DA SILVA PEREIRA, onde denomina de RUA: FELIPE PERCINIO FALCÃO, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_086-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 069/2023, de autoria do Vereador ITAMAR CARLOS PEREIRA, onde denomina de Rua LUIZ MARCELO FRANCISCO DE LIRA, conhecido por (Maestro Marcelo), a uma das artérias desta cidade, a critério do chefe Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_90-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 090/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 018/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_091-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 072/2023, de autoria do Vereador NELDSON NASCIMENTO DA SILVA, onde denomina de RUA RONALDO PAULO DO NASCIMENTO, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_093-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 074/2023, de autoria da Vereadora IVETE RAMOS DA SILVA PEREIRA, onde denomina de RUA MARIA IZABEL FREITAS DE LIMA, a uma das artérias desta cidade, a critério do chefe do Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_095-2023.pdf</t>
+  </si>
+  <si>
+    <t>Esta Comissão, após apreciar e debater o Projeto de Lei nº 076/2023, de autoria do Vereador LUCIANO MEDEIROS FILHO, onde denomina de Rua SEVERINO RAMOS DE OLIVEIRA, a uma das artérias desta cidade, a critério do chefe Poder Executivo Municipal. Achou por bem dar o seguinte Parecer.</t>
+  </si>
+  <si>
+    <t>1388</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1388/parecer_096-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 96/2023 do Projeto de Lei do Legislativo nº 77/2023.</t>
+  </si>
+  <si>
+    <t>1389</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1389/parecer_097-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 97/2023 do Projeto de Lei do Legislativo nº 78/2023.</t>
+  </si>
+  <si>
+    <t>1390</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1390/parecer_098-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 98/2023 do Projeto de Lei do Legislativo nº 79/2023.</t>
+  </si>
+  <si>
+    <t>1391</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_099-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 99/2023 do Projeto de Lei do Legislativo nº 80/2023.</t>
+  </si>
+  <si>
+    <t>1392</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1392/parecer_100-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 100/2023 do Projeto de Lei do Legislativo nº 81/2023.</t>
+  </si>
+  <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1393/parecer_101-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 101/2023 do Projeto de Lei do Legislativo nº 82/2023.</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_14-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 102/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 019/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_103-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 103/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 020/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/parecer_104-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 104/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 021/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_105-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 105/2023 do Projeto de Lei do Legislativo nº 83/2023.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_106-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 106/2023 do Projeto de Lei do Legislativo nº 84/2023.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_107-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 107/2023 do Projeto de Lei do Legislativo nº 85/2023.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_108-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 108/2023 do Projeto de Lei do Legislativo nº 86/2023.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_109-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 109/2023 do Projeto de Lei do Legislativo nº 88/2023.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/parecer_110-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 110/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 022/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/parecer_111-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 111/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 023/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_112-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 112/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 024/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_113-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 113/2023 do Projeto de Lei do Legislativo nº 89/2023.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_115-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 115/2023 do Projeto de Lei do Legislativo nº 91/2023.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_116-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 116/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 025/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_117-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 117/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 026/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_118-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 118/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 116/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_119-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 119/2023 DA COMISSÃO DE FINANÇAS E ORÇAMENTO DA CÂMARA AO PROJETO DE LEI N° 024/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_120-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 120/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 030/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_121-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 121/2023 do Projeto de Lei do Legislativo nº 92/2023.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/parecer_123-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 123/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 032/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/parecer_124-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 124/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 033/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_125-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 125/2023 do Projeto de Lei do Legislativo nº 93/2023.</t>
+  </si>
+  <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_126-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 126/2023 do Projeto de Lei do Legislativo nº 94/2023.</t>
+  </si>
+  <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_127-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 127/2023 do Projeto de Lei do Legislativo nº 95/2023.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_128-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 128/2023 do Projeto de Lei do Legislativo nº 96/2023.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/parecer_131-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 131/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 035/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_132-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 132/2023 do Projeto de Lei do Legislativo nº 100/2023.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_134-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 134/2023 do Projeto de Lei do Legislativo nº 102/2023.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_137-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 137/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 036/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_139-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 139/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 037/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_143-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 143/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 038/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_145-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 145/2023 do Projeto de Lei do Legislativo nº 110/2023.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_146-2026.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 146/2023 do Projeto de Lei do Legislativo nº 111/2023.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_147-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 147/2023 do Projeto de Lei do Legislativo nº 112/2023.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/parecer_151-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 151/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 039/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/parecer_152-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 151/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 040/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_153-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 153/2023 do Projeto de Lei do Legislativo nº 114/2023.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_154-2023.pdf</t>
+  </si>
+  <si>
+    <t>Parecer nº 154/2023 do Projeto de Lei do Legislativo nº 115/2023.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/parecer_122-2023.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 122/2023 DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS DA CÂMARA AO PROJETO DE LEI Nº 031/2023 DO EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>PI</t>
+  </si>
+  <si>
+    <t>PEDIDO DE INFORMAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_de_informacao_001-2023.pdf</t>
+  </si>
+  <si>
+    <t>Quais as providências estão sendo tomadas em relação às crianças que ficam pedindo nos semáforos e nas ruas da cidade.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>Dr. Vavá</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_informacao_002-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicito informações financeiras referente a construção da academia do trevo no município de Surubim</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_informacao_003-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações de quando será feita a implantação da clínica veterinária de caninos e felinos.</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_informacao_004-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a esta Casa Legislativa cópia de contrato da empresa IGEDUC, comprovante de pagamentos, notas fiscais, boletim dos serviços e cópia de todo procedimento licitatório, onde a mesma realizará concurso público e processo seletivo para o Município de Surubim.</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/pedido_de_informacao_005-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicito cópia de contrato da empresa vencedora, comprovante de pagamentos, notas fiscais, boletim do serviços e cópia de todo procedimento licitatório do contrato de iluminação pública, com lâmpadas de led no município de Surubim.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_de_informacao_006-2023.pdf</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_de_informacao_007-2023.pdf</t>
+  </si>
+  <si>
+    <t>Solicita quando será designado o serviço de instalação de câmeras de monitoramento em nossa cidade</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1518,69 +2994,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_no_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_no_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_no_009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_no_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_no_013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_no_015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_no_016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_no_017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_no_018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_no_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_no_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_no_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_no_022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_no_024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_no_025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_no_026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_no_029.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_no_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_no_031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_no_032.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/259/projeto__no_033.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_no_035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_no_037.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_no_038.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_no_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_no_042.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_no_043.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_no_044.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_no_045.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_no_047.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_no_048.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_no_049.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_no_050.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_no_051.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_no_052.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_no_053.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_no_054.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_no_056.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_no_057.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_no_058.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_no_059.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_no_064.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_no_065.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_no_066.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_no_067.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_no_068.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_no_070.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_no_071.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_no_072.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_no_074.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_no_075.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_no_077.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_no_078.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_no_081.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_no_082.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_no_083.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_no_-84.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_no_085.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_no_086.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_no_087.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_no_088.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_no_089.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_no_091.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_no_092.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_no_094.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_no_096.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_no_097.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_no_098.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_no_102.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_no_110.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_no_112.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_no_115.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_no_046.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/276/projeto_no_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/277/projeto_no_008.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/278/projeto_no_009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_no_010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/280/projeto_no_012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/281/projeto_no_013.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_no_015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_no_016.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_no_017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_no_018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/230/projeto_no_019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/231/projeto_no_020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/232/projeto_no_021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/233/projeto_no_022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_no_024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/235/projeto_no_025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_no_026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_no_029.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/262/projeto_no_030.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/263/projeto_no_031.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/264/projeto_no_032.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/259/projeto__no_033.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/267/projeto_no_035.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/282/projeto_no_037.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/283/projeto_no_038.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/255/projeto_no_040.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/239/projeto_no_042.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/240/projeto_no_043.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/284/projeto_no_044.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/285/projeto_no_045.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/286/projeto_no_046.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/295/projeto_no_047.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/248/projeto_no_048.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/287/projeto_no_049.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/294/projeto_no_050.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/296/projeto_no_051.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/268/projeto_no_052.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/288/projeto_no_053.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/289/projeto_no_054.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/290/projeto_no_056.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/256/projeto_no_057.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/257/projeto_no_058.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/291/projeto_no_059.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/243/projeto_no_064.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/269/projeto_no_065.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/270/projeto_no_066.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/271/projeto_no_067.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/297/projeto_no_068.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/258/projeto_no_070.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/305/projeto_no_071.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/272/projeto_no_072.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/298/projeto_no_074.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_no_075.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_no_077.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_no_078.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/273/projeto_no_081.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/274/projeto_no_082.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/312/projeto_no_083.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/299/projeto_no_-84.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/300/projeto_no_085.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/301/projeto_no_086.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/245/projeto_no_087.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/302/projeto_no_088.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/313/projeto_no_089.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_no_091.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_no_092.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_no_094.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/318/projeto_no_096.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/246/projeto_no_097.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/247/projeto_no_098.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_no_102.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/304/projeto_no_110.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_no_112.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_no_115.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1414/projeto_de_lei_n_001.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1417/projeto_de_lei_n_002.2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1419/projeto_de_lei_n_003.2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1421/projeto_de_lei_n_004.2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1423/projeto_de_lei_n_005.2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1425/projeto_de_lei_n_006.2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1428/projeto_de_lei_n_009.2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1431/projeto_de_lei_n_011.2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1434/projeto_de_lei_n_012.2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1436/projeto_de_lei_n_013.2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1438/projeto_de_lei_n_014.2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1441/projeto_de_lei_n_015.2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1444/projeto_de_lei_n_016.2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1447/projeto_de_lei_n_018.2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1450/projeto_de_lei_n_019.2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1453/projeto_de_lei_n_020.2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1454/projeto_de_lei_n_021.2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1457/projeto_de_lei_n_022.2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1459/projeto_de_lei_n_023.2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1462/projeto_de_lei_n_024.2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1465/projeto_de_lei_n_025.2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1467/projeto_de_lei_n_026.2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1468/projeto_de_lei_n_029.2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1471/projeto_de_lei_n_030.2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1493/projeto_de_lei_n031.2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1474/projeto_de_lei_n_032.2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1477/projeto_de_lei_n_033.2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1479/projeto_de_lei_n_035.2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1480/projeto_de_lei_n_036.2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1483/projeto_de_lei_n_037.2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1486/projeto_de_lei_n_038.2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1489/projeto_de_lei_n_039.2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1491/projeto_de_lei_n_040.2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1511/367-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1512/416-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1030/indicacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1415/parecer_01-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1034/parecer_002-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1416/parecer_03-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1394/parecer_04-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1418/parecer_05-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1426/parecer_06-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1035/parecer_007-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1429/parecer_008-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1432/parecer_09-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1439/parecer_11-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1445/parecer_13-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1448/parecer_14-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1451/parecer_15-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1036/parecer_017-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1037/parecer_018-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1463/parecer_20-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1038/parecer_021-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1442/parecer_22-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1039/parecer_023-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1469/parecer_24-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1472/parecer_25-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1475/parecer_26-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1040/parecer_027-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1041/parecer_028-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1484/parecer_29-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1487/parecer_30-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1042/parecer_031-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1043/parecer_032-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1044/parecer_033-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1045/parecer_034-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1046/parecer_035-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1047/parecer_036-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1048/parecer_037-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1049/parecer_038-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1420/parecer_42-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1050/parecer_042-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1422/parecer_50-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1424/parecer_51-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1427/parecer_54-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1051/parecer_056-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1052/parecer_057-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1053/parecer_058-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1054/parecer_067-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1056/parecer_069-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1057/parecer_070-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1430/parecer_072-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1433/parecer_73-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1440/parecer_75-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1435/parecer_77-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1437/parecer_78-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1058/parecer_082-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1059/parecer_083-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1060/parecer_084-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1055/parecer_068-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1061/parecer_086-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1446/parecer_90-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1062/parecer_091-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1063/parecer_093-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1082/parecer_095-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1388/parecer_096-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1389/parecer_097-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1390/parecer_098-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1391/parecer_099-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1392/parecer_100-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1393/parecer_101-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1449/parecer_14-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1452/parecer_103-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1455/parecer_104-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1395/parecer_105-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1396/parecer_106-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1397/parecer_107-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1398/parecer_108-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1399/parecer_109-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1456/parecer_110-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1458/parecer_111-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1460/parecer_112-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1400/parecer_113-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1401/parecer_115-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1464/parecer_116-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1466/parecer_117-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1443/parecer_118-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1461/parecer_119-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1470/parecer_120-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1402/parecer_121-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1473/parecer_123-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1476/parecer_124-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1403/parecer_125-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1404/parecer_126-2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1405/parecer_127-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1406/parecer_128-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1478/parecer_131-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1407/parecer_132-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1408/parecer_134-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1481/parecer_137-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1482/parecer_139-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1485/parecer_143-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1409/parecer_145-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1410/parecer_146-2026.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1411/parecer_147-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1488/parecer_151-2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1490/parecer_152-2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1412/parecer_153-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1413/parecer_154-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1492/parecer_122-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1185/pedido_de_informacao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1186/pedido_de_informacao_002-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1187/pedido_de_informacao_003-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1188/pedido_de_informacao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1189/pedido_de_informacao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1190/pedido_de_informacao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.surubim.pe.leg.br/media/sapl/public/materialegislativa/2023/1191/pedido_de_informacao_007-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H98"/>
+  <dimension ref="A1:H245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="229" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2570,129 +4045,129 @@
       </c>
       <c r="G39" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H39" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>164</v>
       </c>
       <c r="H40" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>166</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>167</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
+        <v>126</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H42" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
         <v>176</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>177</v>
       </c>
       <c r="H43" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
         <v>180</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
@@ -2700,77 +4175,77 @@
       </c>
       <c r="G44" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H44" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>183</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
         <v>184</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>126</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H45" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
         <v>188</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>189</v>
       </c>
       <c r="H46" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>191</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>192</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
@@ -2778,103 +4253,103 @@
       </c>
       <c r="G47" s="1" t="s">
         <v>193</v>
       </c>
       <c r="H47" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>195</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>196</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
+        <v>26</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>200</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>201</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>201</v>
+        <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>204</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H50" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>208</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
@@ -2882,181 +4357,181 @@
       </c>
       <c r="G51" s="1" t="s">
         <v>209</v>
       </c>
       <c r="H51" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>212</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H52" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>216</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>14</v>
+        <v>217</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>95</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>229</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H57" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>233</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -3090,288 +4565,288 @@
       </c>
       <c r="G59" s="1" t="s">
         <v>238</v>
       </c>
       <c r="H59" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>240</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>241</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>126</v>
+        <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>242</v>
       </c>
       <c r="H60" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>244</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>245</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>18</v>
+        <v>126</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>14</v>
+        <v>246</v>
       </c>
       <c r="H61" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>249</v>
+        <v>14</v>
       </c>
       <c r="H62" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>251</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>252</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H63" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>255</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>256</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H64" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>259</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>260</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>95</v>
+        <v>22</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>14</v>
+        <v>261</v>
       </c>
       <c r="H65" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>264</v>
+        <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>266</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>267</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H67" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>270</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>271</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>26</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>14</v>
+        <v>272</v>
       </c>
       <c r="H68" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>26</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>275</v>
+        <v>14</v>
       </c>
       <c r="H69" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>277</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>278</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>26</v>
       </c>
       <c r="G70" s="1" t="s">
@@ -3379,178 +4854,178 @@
       </c>
       <c r="H70" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>281</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>282</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>26</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>14</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>26</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H72" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D73" t="s">
         <v>11</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>289</v>
+        <v>14</v>
       </c>
       <c r="H73" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
         <v>291</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>292</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>293</v>
       </c>
       <c r="H74" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
         <v>295</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>296</v>
       </c>
       <c r="D75" t="s">
         <v>11</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H75" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>299</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>300</v>
       </c>
       <c r="D76" t="s">
         <v>11</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H76" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>303</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>304</v>
       </c>
       <c r="D77" t="s">
         <v>11</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -3584,103 +5059,103 @@
       </c>
       <c r="G78" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H78" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>311</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>312</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H79" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>315</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>316</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H80" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>319</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>320</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>321</v>
       </c>
       <c r="H81" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>323</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
         <v>324</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
@@ -3714,155 +5189,155 @@
       </c>
       <c r="G83" s="1" t="s">
         <v>329</v>
       </c>
       <c r="H83" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>331</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>332</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>14</v>
+        <v>333</v>
       </c>
       <c r="H84" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>26</v>
+        <v>172</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>336</v>
+        <v>14</v>
       </c>
       <c r="H85" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>338</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>339</v>
       </c>
       <c r="D86" t="s">
         <v>11</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>26</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="H86" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D87" t="s">
         <v>11</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>343</v>
+        <v>14</v>
       </c>
       <c r="H87" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>345</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>346</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H88" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>349</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>350</v>
       </c>
       <c r="D89" t="s">
         <v>11</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
@@ -3870,265 +5345,4075 @@
       </c>
       <c r="G89" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H89" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>353</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>354</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>26</v>
+        <v>95</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>14</v>
+        <v>355</v>
       </c>
       <c r="H90" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D91" t="s">
         <v>11</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>358</v>
+        <v>14</v>
       </c>
       <c r="H91" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>360</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>361</v>
       </c>
       <c r="D92" t="s">
         <v>11</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>51</v>
+        <v>126</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>14</v>
+        <v>362</v>
       </c>
       <c r="H92" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
         <v>11</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>365</v>
+        <v>14</v>
       </c>
       <c r="H93" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>367</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>368</v>
       </c>
       <c r="D94" t="s">
         <v>11</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>14</v>
+        <v>369</v>
       </c>
       <c r="H94" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>26</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
       <c r="H95" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>374</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>375</v>
       </c>
       <c r="D96" t="s">
         <v>11</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>14</v>
+        <v>376</v>
       </c>
       <c r="H96" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D97" t="s">
         <v>11</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="H97" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>381</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>382</v>
       </c>
       <c r="D98" t="s">
-        <v>383</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>384</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
         <v>26</v>
       </c>
       <c r="G98" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H98" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
         <v>385</v>
       </c>
-      <c r="H98" t="s">
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" t="s">
         <v>386</v>
+      </c>
+      <c r="E99" t="s">
+        <v>387</v>
+      </c>
+      <c r="F99" t="s">
+        <v>388</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H99" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>391</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>386</v>
+      </c>
+      <c r="E100" t="s">
+        <v>387</v>
+      </c>
+      <c r="F100" t="s">
+        <v>388</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H100" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>394</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" t="s">
+        <v>386</v>
+      </c>
+      <c r="E101" t="s">
+        <v>387</v>
+      </c>
+      <c r="F101" t="s">
+        <v>388</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H101" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>397</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>398</v>
+      </c>
+      <c r="D102" t="s">
+        <v>386</v>
+      </c>
+      <c r="E102" t="s">
+        <v>387</v>
+      </c>
+      <c r="F102" t="s">
+        <v>388</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H102" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>400</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>401</v>
+      </c>
+      <c r="D103" t="s">
+        <v>386</v>
+      </c>
+      <c r="E103" t="s">
+        <v>387</v>
+      </c>
+      <c r="F103" t="s">
+        <v>388</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H103" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>404</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>405</v>
+      </c>
+      <c r="D104" t="s">
+        <v>386</v>
+      </c>
+      <c r="E104" t="s">
+        <v>387</v>
+      </c>
+      <c r="F104" t="s">
+        <v>388</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H104" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>408</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" t="s">
+        <v>386</v>
+      </c>
+      <c r="E105" t="s">
+        <v>387</v>
+      </c>
+      <c r="F105" t="s">
+        <v>388</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H105" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>411</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>412</v>
+      </c>
+      <c r="D106" t="s">
+        <v>386</v>
+      </c>
+      <c r="E106" t="s">
+        <v>387</v>
+      </c>
+      <c r="F106" t="s">
+        <v>388</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H106" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>415</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>42</v>
+      </c>
+      <c r="D107" t="s">
+        <v>386</v>
+      </c>
+      <c r="E107" t="s">
+        <v>387</v>
+      </c>
+      <c r="F107" t="s">
+        <v>388</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H107" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>418</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>46</v>
+      </c>
+      <c r="D108" t="s">
+        <v>386</v>
+      </c>
+      <c r="E108" t="s">
+        <v>387</v>
+      </c>
+      <c r="F108" t="s">
+        <v>388</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H108" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>421</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>422</v>
+      </c>
+      <c r="D109" t="s">
+        <v>386</v>
+      </c>
+      <c r="E109" t="s">
+        <v>387</v>
+      </c>
+      <c r="F109" t="s">
+        <v>388</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H109" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>425</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>50</v>
+      </c>
+      <c r="D110" t="s">
+        <v>386</v>
+      </c>
+      <c r="E110" t="s">
+        <v>387</v>
+      </c>
+      <c r="F110" t="s">
+        <v>388</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H110" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>428</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>55</v>
+      </c>
+      <c r="D111" t="s">
+        <v>386</v>
+      </c>
+      <c r="E111" t="s">
+        <v>387</v>
+      </c>
+      <c r="F111" t="s">
+        <v>388</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H111" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>431</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>63</v>
+      </c>
+      <c r="D112" t="s">
+        <v>386</v>
+      </c>
+      <c r="E112" t="s">
+        <v>387</v>
+      </c>
+      <c r="F112" t="s">
+        <v>388</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H112" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>434</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>67</v>
+      </c>
+      <c r="D113" t="s">
+        <v>386</v>
+      </c>
+      <c r="E113" t="s">
+        <v>387</v>
+      </c>
+      <c r="F113" t="s">
+        <v>388</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H113" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>437</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>71</v>
+      </c>
+      <c r="D114" t="s">
+        <v>386</v>
+      </c>
+      <c r="E114" t="s">
+        <v>387</v>
+      </c>
+      <c r="F114" t="s">
+        <v>388</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H114" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>439</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>75</v>
+      </c>
+      <c r="D115" t="s">
+        <v>386</v>
+      </c>
+      <c r="E115" t="s">
+        <v>387</v>
+      </c>
+      <c r="F115" t="s">
+        <v>388</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H115" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>442</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>79</v>
+      </c>
+      <c r="D116" t="s">
+        <v>386</v>
+      </c>
+      <c r="E116" t="s">
+        <v>387</v>
+      </c>
+      <c r="F116" t="s">
+        <v>388</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H116" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>445</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>446</v>
+      </c>
+      <c r="D117" t="s">
+        <v>386</v>
+      </c>
+      <c r="E117" t="s">
+        <v>387</v>
+      </c>
+      <c r="F117" t="s">
+        <v>388</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H117" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>449</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>83</v>
+      </c>
+      <c r="D118" t="s">
+        <v>386</v>
+      </c>
+      <c r="E118" t="s">
+        <v>387</v>
+      </c>
+      <c r="F118" t="s">
+        <v>388</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H118" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>452</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>86</v>
+      </c>
+      <c r="D119" t="s">
+        <v>386</v>
+      </c>
+      <c r="E119" t="s">
+        <v>387</v>
+      </c>
+      <c r="F119" t="s">
+        <v>388</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H119" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>454</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>90</v>
+      </c>
+      <c r="D120" t="s">
+        <v>386</v>
+      </c>
+      <c r="E120" t="s">
+        <v>387</v>
+      </c>
+      <c r="F120" t="s">
+        <v>388</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H120" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>457</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>98</v>
+      </c>
+      <c r="D121" t="s">
+        <v>386</v>
+      </c>
+      <c r="E121" t="s">
+        <v>387</v>
+      </c>
+      <c r="F121" t="s">
+        <v>388</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H121" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>459</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>102</v>
+      </c>
+      <c r="D122" t="s">
+        <v>386</v>
+      </c>
+      <c r="E122" t="s">
+        <v>387</v>
+      </c>
+      <c r="F122" t="s">
+        <v>388</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H122" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>461</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>106</v>
+      </c>
+      <c r="D123" t="s">
+        <v>386</v>
+      </c>
+      <c r="E123" t="s">
+        <v>387</v>
+      </c>
+      <c r="F123" t="s">
+        <v>388</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H123" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>464</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>110</v>
+      </c>
+      <c r="D124" t="s">
+        <v>386</v>
+      </c>
+      <c r="E124" t="s">
+        <v>387</v>
+      </c>
+      <c r="F124" t="s">
+        <v>388</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H124" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>467</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>114</v>
+      </c>
+      <c r="D125" t="s">
+        <v>386</v>
+      </c>
+      <c r="E125" t="s">
+        <v>387</v>
+      </c>
+      <c r="F125" t="s">
+        <v>388</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H125" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>470</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>121</v>
+      </c>
+      <c r="D126" t="s">
+        <v>386</v>
+      </c>
+      <c r="E126" t="s">
+        <v>387</v>
+      </c>
+      <c r="F126" t="s">
+        <v>388</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H126" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>473</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>125</v>
+      </c>
+      <c r="D127" t="s">
+        <v>386</v>
+      </c>
+      <c r="E127" t="s">
+        <v>387</v>
+      </c>
+      <c r="F127" t="s">
+        <v>388</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H127" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>476</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>129</v>
+      </c>
+      <c r="D128" t="s">
+        <v>386</v>
+      </c>
+      <c r="E128" t="s">
+        <v>387</v>
+      </c>
+      <c r="F128" t="s">
+        <v>388</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H128" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>479</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>133</v>
+      </c>
+      <c r="D129" t="s">
+        <v>386</v>
+      </c>
+      <c r="E129" t="s">
+        <v>387</v>
+      </c>
+      <c r="F129" t="s">
+        <v>388</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H129" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>482</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>137</v>
+      </c>
+      <c r="D130" t="s">
+        <v>386</v>
+      </c>
+      <c r="E130" t="s">
+        <v>387</v>
+      </c>
+      <c r="F130" t="s">
+        <v>388</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H130" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>485</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>140</v>
+      </c>
+      <c r="D131" t="s">
+        <v>386</v>
+      </c>
+      <c r="E131" t="s">
+        <v>387</v>
+      </c>
+      <c r="F131" t="s">
+        <v>388</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H131" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>488</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>489</v>
+      </c>
+      <c r="D132" t="s">
+        <v>490</v>
+      </c>
+      <c r="E132" t="s">
+        <v>491</v>
+      </c>
+      <c r="F132" t="s">
+        <v>26</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H132" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>494</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>495</v>
+      </c>
+      <c r="D133" t="s">
+        <v>490</v>
+      </c>
+      <c r="E133" t="s">
+        <v>491</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H133" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>498</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>499</v>
+      </c>
+      <c r="E134" t="s">
+        <v>500</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H134" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>503</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>504</v>
+      </c>
+      <c r="E135" t="s">
+        <v>505</v>
+      </c>
+      <c r="F135" t="s">
+        <v>506</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H135" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>509</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>17</v>
+      </c>
+      <c r="D136" t="s">
+        <v>504</v>
+      </c>
+      <c r="E136" t="s">
+        <v>505</v>
+      </c>
+      <c r="F136" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H136" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>512</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>21</v>
+      </c>
+      <c r="D137" t="s">
+        <v>504</v>
+      </c>
+      <c r="E137" t="s">
+        <v>505</v>
+      </c>
+      <c r="F137" t="s">
+        <v>513</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H137" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>516</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>398</v>
+      </c>
+      <c r="D138" t="s">
+        <v>504</v>
+      </c>
+      <c r="E138" t="s">
+        <v>505</v>
+      </c>
+      <c r="F138" t="s">
+        <v>513</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H138" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>519</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>401</v>
+      </c>
+      <c r="D139" t="s">
+        <v>504</v>
+      </c>
+      <c r="E139" t="s">
+        <v>505</v>
+      </c>
+      <c r="F139" t="s">
+        <v>513</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H139" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>522</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>405</v>
+      </c>
+      <c r="D140" t="s">
+        <v>504</v>
+      </c>
+      <c r="E140" t="s">
+        <v>505</v>
+      </c>
+      <c r="F140" t="s">
+        <v>506</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H140" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>525</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>25</v>
+      </c>
+      <c r="D141" t="s">
+        <v>504</v>
+      </c>
+      <c r="E141" t="s">
+        <v>505</v>
+      </c>
+      <c r="F141" t="s">
+        <v>126</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H141" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>528</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>30</v>
+      </c>
+      <c r="D142" t="s">
+        <v>504</v>
+      </c>
+      <c r="E142" t="s">
+        <v>505</v>
+      </c>
+      <c r="F142" t="s">
+        <v>506</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H142" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>531</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143" t="s">
+        <v>504</v>
+      </c>
+      <c r="E143" t="s">
+        <v>505</v>
+      </c>
+      <c r="F143" t="s">
+        <v>506</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H143" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>534</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>412</v>
+      </c>
+      <c r="D144" t="s">
+        <v>504</v>
+      </c>
+      <c r="E144" t="s">
+        <v>505</v>
+      </c>
+      <c r="F144" t="s">
+        <v>506</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H144" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>537</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>46</v>
+      </c>
+      <c r="D145" t="s">
+        <v>504</v>
+      </c>
+      <c r="E145" t="s">
+        <v>505</v>
+      </c>
+      <c r="F145" t="s">
+        <v>506</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H145" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>540</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>422</v>
+      </c>
+      <c r="D146" t="s">
+        <v>504</v>
+      </c>
+      <c r="E146" t="s">
+        <v>505</v>
+      </c>
+      <c r="F146" t="s">
+        <v>506</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H146" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>543</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>50</v>
+      </c>
+      <c r="D147" t="s">
+        <v>504</v>
+      </c>
+      <c r="E147" t="s">
+        <v>505</v>
+      </c>
+      <c r="F147" t="s">
+        <v>506</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H147" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>546</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>59</v>
+      </c>
+      <c r="D148" t="s">
+        <v>504</v>
+      </c>
+      <c r="E148" t="s">
+        <v>505</v>
+      </c>
+      <c r="F148" t="s">
+        <v>51</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H148" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>549</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>63</v>
+      </c>
+      <c r="D149" t="s">
+        <v>504</v>
+      </c>
+      <c r="E149" t="s">
+        <v>505</v>
+      </c>
+      <c r="F149" t="s">
+        <v>51</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H149" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>552</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>71</v>
+      </c>
+      <c r="D150" t="s">
+        <v>504</v>
+      </c>
+      <c r="E150" t="s">
+        <v>505</v>
+      </c>
+      <c r="F150" t="s">
+        <v>506</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H150" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>555</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>75</v>
+      </c>
+      <c r="D151" t="s">
+        <v>504</v>
+      </c>
+      <c r="E151" t="s">
+        <v>505</v>
+      </c>
+      <c r="F151" t="s">
+        <v>51</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H151" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>558</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>79</v>
+      </c>
+      <c r="D152" t="s">
+        <v>504</v>
+      </c>
+      <c r="E152" t="s">
+        <v>505</v>
+      </c>
+      <c r="F152" t="s">
+        <v>506</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H152" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>561</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>446</v>
+      </c>
+      <c r="D153" t="s">
+        <v>504</v>
+      </c>
+      <c r="E153" t="s">
+        <v>505</v>
+      </c>
+      <c r="F153" t="s">
+        <v>51</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H153" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>564</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>83</v>
+      </c>
+      <c r="D154" t="s">
+        <v>504</v>
+      </c>
+      <c r="E154" t="s">
+        <v>505</v>
+      </c>
+      <c r="F154" t="s">
+        <v>506</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H154" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>567</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>86</v>
+      </c>
+      <c r="D155" t="s">
+        <v>504</v>
+      </c>
+      <c r="E155" t="s">
+        <v>505</v>
+      </c>
+      <c r="F155" t="s">
+        <v>506</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H155" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>570</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>90</v>
+      </c>
+      <c r="D156" t="s">
+        <v>504</v>
+      </c>
+      <c r="E156" t="s">
+        <v>505</v>
+      </c>
+      <c r="F156" t="s">
+        <v>506</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H156" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>573</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>574</v>
+      </c>
+      <c r="D157" t="s">
+        <v>504</v>
+      </c>
+      <c r="E157" t="s">
+        <v>505</v>
+      </c>
+      <c r="F157" t="s">
+        <v>51</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H157" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>577</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>94</v>
+      </c>
+      <c r="D158" t="s">
+        <v>504</v>
+      </c>
+      <c r="E158" t="s">
+        <v>505</v>
+      </c>
+      <c r="F158" t="s">
+        <v>22</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H158" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>580</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>98</v>
+      </c>
+      <c r="D159" t="s">
+        <v>504</v>
+      </c>
+      <c r="E159" t="s">
+        <v>505</v>
+      </c>
+      <c r="F159" t="s">
+        <v>506</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H159" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>583</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>102</v>
+      </c>
+      <c r="D160" t="s">
+        <v>504</v>
+      </c>
+      <c r="E160" t="s">
+        <v>505</v>
+      </c>
+      <c r="F160" t="s">
+        <v>506</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H160" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>586</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>106</v>
+      </c>
+      <c r="D161" t="s">
+        <v>504</v>
+      </c>
+      <c r="E161" t="s">
+        <v>505</v>
+      </c>
+      <c r="F161" t="s">
+        <v>22</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H161" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>589</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>110</v>
+      </c>
+      <c r="D162" t="s">
+        <v>504</v>
+      </c>
+      <c r="E162" t="s">
+        <v>505</v>
+      </c>
+      <c r="F162" t="s">
+        <v>22</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H162" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>592</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>114</v>
+      </c>
+      <c r="D163" t="s">
+        <v>504</v>
+      </c>
+      <c r="E163" t="s">
+        <v>505</v>
+      </c>
+      <c r="F163" t="s">
+        <v>22</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H163" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>595</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>118</v>
+      </c>
+      <c r="D164" t="s">
+        <v>504</v>
+      </c>
+      <c r="E164" t="s">
+        <v>505</v>
+      </c>
+      <c r="F164" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H164" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>598</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>121</v>
+      </c>
+      <c r="D165" t="s">
+        <v>504</v>
+      </c>
+      <c r="E165" t="s">
+        <v>505</v>
+      </c>
+      <c r="F165" t="s">
+        <v>22</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H165" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>601</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>125</v>
+      </c>
+      <c r="D166" t="s">
+        <v>504</v>
+      </c>
+      <c r="E166" t="s">
+        <v>505</v>
+      </c>
+      <c r="F166" t="s">
+        <v>22</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H166" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>604</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>129</v>
+      </c>
+      <c r="D167" t="s">
+        <v>504</v>
+      </c>
+      <c r="E167" t="s">
+        <v>505</v>
+      </c>
+      <c r="F167" t="s">
+        <v>22</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H167" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>607</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>133</v>
+      </c>
+      <c r="D168" t="s">
+        <v>504</v>
+      </c>
+      <c r="E168" t="s">
+        <v>505</v>
+      </c>
+      <c r="F168" t="s">
+        <v>126</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H168" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>610</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>147</v>
+      </c>
+      <c r="D169" t="s">
+        <v>504</v>
+      </c>
+      <c r="E169" t="s">
+        <v>505</v>
+      </c>
+      <c r="F169" t="s">
+        <v>513</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H169" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>613</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>159</v>
+      </c>
+      <c r="D170" t="s">
+        <v>504</v>
+      </c>
+      <c r="E170" t="s">
+        <v>505</v>
+      </c>
+      <c r="F170" t="s">
+        <v>95</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H170" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>616</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>180</v>
+      </c>
+      <c r="D171" t="s">
+        <v>504</v>
+      </c>
+      <c r="E171" t="s">
+        <v>505</v>
+      </c>
+      <c r="F171" t="s">
+        <v>513</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H171" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>619</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>184</v>
+      </c>
+      <c r="D172" t="s">
+        <v>504</v>
+      </c>
+      <c r="E172" t="s">
+        <v>505</v>
+      </c>
+      <c r="F172" t="s">
+        <v>513</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H172" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>622</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>196</v>
+      </c>
+      <c r="D173" t="s">
+        <v>504</v>
+      </c>
+      <c r="E173" t="s">
+        <v>505</v>
+      </c>
+      <c r="F173" t="s">
+        <v>513</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H173" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>625</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>204</v>
+      </c>
+      <c r="D174" t="s">
+        <v>504</v>
+      </c>
+      <c r="E174" t="s">
+        <v>505</v>
+      </c>
+      <c r="F174" t="s">
+        <v>126</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H174" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>628</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>208</v>
+      </c>
+      <c r="D175" t="s">
+        <v>504</v>
+      </c>
+      <c r="E175" t="s">
+        <v>505</v>
+      </c>
+      <c r="F175" t="s">
+        <v>126</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H175" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>631</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>212</v>
+      </c>
+      <c r="D176" t="s">
+        <v>504</v>
+      </c>
+      <c r="E176" t="s">
+        <v>505</v>
+      </c>
+      <c r="F176" t="s">
+        <v>126</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H176" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>634</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>241</v>
+      </c>
+      <c r="D177" t="s">
+        <v>504</v>
+      </c>
+      <c r="E177" t="s">
+        <v>505</v>
+      </c>
+      <c r="F177" t="s">
+        <v>201</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H177" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>637</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>249</v>
+      </c>
+      <c r="D178" t="s">
+        <v>504</v>
+      </c>
+      <c r="E178" t="s">
+        <v>505</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H178" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>640</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>252</v>
+      </c>
+      <c r="D179" t="s">
+        <v>504</v>
+      </c>
+      <c r="E179" t="s">
+        <v>505</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H179" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>643</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>260</v>
+      </c>
+      <c r="D180" t="s">
+        <v>504</v>
+      </c>
+      <c r="E180" t="s">
+        <v>505</v>
+      </c>
+      <c r="F180" t="s">
+        <v>513</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H180" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>646</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>264</v>
+      </c>
+      <c r="D181" t="s">
+        <v>504</v>
+      </c>
+      <c r="E181" t="s">
+        <v>505</v>
+      </c>
+      <c r="F181" t="s">
+        <v>513</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H181" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>649</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>271</v>
+      </c>
+      <c r="D182" t="s">
+        <v>504</v>
+      </c>
+      <c r="E182" t="s">
+        <v>505</v>
+      </c>
+      <c r="F182" t="s">
+        <v>513</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H182" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>652</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>278</v>
+      </c>
+      <c r="D183" t="s">
+        <v>504</v>
+      </c>
+      <c r="E183" t="s">
+        <v>505</v>
+      </c>
+      <c r="F183" t="s">
+        <v>513</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H183" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>655</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>282</v>
+      </c>
+      <c r="D184" t="s">
+        <v>504</v>
+      </c>
+      <c r="E184" t="s">
+        <v>505</v>
+      </c>
+      <c r="F184" t="s">
+        <v>513</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H184" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>658</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>296</v>
+      </c>
+      <c r="D185" t="s">
+        <v>504</v>
+      </c>
+      <c r="E185" t="s">
+        <v>505</v>
+      </c>
+      <c r="F185" t="s">
+        <v>22</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H185" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>661</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>300</v>
+      </c>
+      <c r="D186" t="s">
+        <v>504</v>
+      </c>
+      <c r="E186" t="s">
+        <v>505</v>
+      </c>
+      <c r="F186" t="s">
+        <v>22</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H186" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>664</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>304</v>
+      </c>
+      <c r="D187" t="s">
+        <v>504</v>
+      </c>
+      <c r="E187" t="s">
+        <v>505</v>
+      </c>
+      <c r="F187" t="s">
+        <v>22</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H187" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>667</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>308</v>
+      </c>
+      <c r="D188" t="s">
+        <v>504</v>
+      </c>
+      <c r="E188" t="s">
+        <v>505</v>
+      </c>
+      <c r="F188" t="s">
+        <v>126</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H188" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>670</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>312</v>
+      </c>
+      <c r="D189" t="s">
+        <v>504</v>
+      </c>
+      <c r="E189" t="s">
+        <v>505</v>
+      </c>
+      <c r="F189" t="s">
+        <v>18</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H189" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>673</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>674</v>
+      </c>
+      <c r="D190" t="s">
+        <v>504</v>
+      </c>
+      <c r="E190" t="s">
+        <v>505</v>
+      </c>
+      <c r="F190" t="s">
+        <v>513</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H190" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>677</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>328</v>
+      </c>
+      <c r="D191" t="s">
+        <v>504</v>
+      </c>
+      <c r="E191" t="s">
+        <v>505</v>
+      </c>
+      <c r="F191" t="s">
+        <v>22</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H191" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>680</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>336</v>
+      </c>
+      <c r="D192" t="s">
+        <v>504</v>
+      </c>
+      <c r="E192" t="s">
+        <v>505</v>
+      </c>
+      <c r="F192" t="s">
+        <v>126</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H192" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>683</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>343</v>
+      </c>
+      <c r="D193" t="s">
+        <v>504</v>
+      </c>
+      <c r="E193" t="s">
+        <v>505</v>
+      </c>
+      <c r="F193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H193" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>686</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>346</v>
+      </c>
+      <c r="D194" t="s">
+        <v>504</v>
+      </c>
+      <c r="E194" t="s">
+        <v>505</v>
+      </c>
+      <c r="F194" t="s">
+        <v>513</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H194" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>689</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>350</v>
+      </c>
+      <c r="D195" t="s">
+        <v>504</v>
+      </c>
+      <c r="E195" t="s">
+        <v>505</v>
+      </c>
+      <c r="F195" t="s">
+        <v>513</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H195" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>692</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>354</v>
+      </c>
+      <c r="D196" t="s">
+        <v>504</v>
+      </c>
+      <c r="E196" t="s">
+        <v>505</v>
+      </c>
+      <c r="F196" t="s">
+        <v>513</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H196" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>695</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>696</v>
+      </c>
+      <c r="D197" t="s">
+        <v>504</v>
+      </c>
+      <c r="E197" t="s">
+        <v>505</v>
+      </c>
+      <c r="F197" t="s">
+        <v>513</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H197" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>699</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>358</v>
+      </c>
+      <c r="D198" t="s">
+        <v>504</v>
+      </c>
+      <c r="E198" t="s">
+        <v>505</v>
+      </c>
+      <c r="F198" t="s">
+        <v>513</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H198" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>702</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>703</v>
+      </c>
+      <c r="D199" t="s">
+        <v>504</v>
+      </c>
+      <c r="E199" t="s">
+        <v>505</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H199" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>706</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>361</v>
+      </c>
+      <c r="D200" t="s">
+        <v>504</v>
+      </c>
+      <c r="E200" t="s">
+        <v>505</v>
+      </c>
+      <c r="F200" t="s">
+        <v>513</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H200" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>709</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>710</v>
+      </c>
+      <c r="D201" t="s">
+        <v>504</v>
+      </c>
+      <c r="E201" t="s">
+        <v>505</v>
+      </c>
+      <c r="F201" t="s">
+        <v>513</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H201" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>713</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>714</v>
+      </c>
+      <c r="D202" t="s">
+        <v>504</v>
+      </c>
+      <c r="E202" t="s">
+        <v>505</v>
+      </c>
+      <c r="F202" t="s">
+        <v>513</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H202" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>717</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>718</v>
+      </c>
+      <c r="D203" t="s">
+        <v>504</v>
+      </c>
+      <c r="E203" t="s">
+        <v>505</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H203" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>721</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>365</v>
+      </c>
+      <c r="D204" t="s">
+        <v>504</v>
+      </c>
+      <c r="E204" t="s">
+        <v>505</v>
+      </c>
+      <c r="F204" t="s">
+        <v>513</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H204" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>724</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>725</v>
+      </c>
+      <c r="D205" t="s">
+        <v>504</v>
+      </c>
+      <c r="E205" t="s">
+        <v>505</v>
+      </c>
+      <c r="F205" t="s">
+        <v>513</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H205" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>728</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>729</v>
+      </c>
+      <c r="D206" t="s">
+        <v>504</v>
+      </c>
+      <c r="E206" t="s">
+        <v>505</v>
+      </c>
+      <c r="F206" t="s">
+        <v>513</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H206" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>732</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>733</v>
+      </c>
+      <c r="D207" t="s">
+        <v>504</v>
+      </c>
+      <c r="E207" t="s">
+        <v>505</v>
+      </c>
+      <c r="F207" t="s">
+        <v>513</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H207" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>736</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>368</v>
+      </c>
+      <c r="D208" t="s">
+        <v>504</v>
+      </c>
+      <c r="E208" t="s">
+        <v>505</v>
+      </c>
+      <c r="F208" t="s">
+        <v>513</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H208" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>739</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>372</v>
+      </c>
+      <c r="D209" t="s">
+        <v>504</v>
+      </c>
+      <c r="E209" t="s">
+        <v>505</v>
+      </c>
+      <c r="F209" t="s">
+        <v>513</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H209" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>742</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>375</v>
+      </c>
+      <c r="D210" t="s">
+        <v>504</v>
+      </c>
+      <c r="E210" t="s">
+        <v>505</v>
+      </c>
+      <c r="F210" t="s">
+        <v>513</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H210" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>745</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>746</v>
+      </c>
+      <c r="D211" t="s">
+        <v>504</v>
+      </c>
+      <c r="E211" t="s">
+        <v>505</v>
+      </c>
+      <c r="F211" t="s">
+        <v>513</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H211" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>749</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>382</v>
+      </c>
+      <c r="D212" t="s">
+        <v>504</v>
+      </c>
+      <c r="E212" t="s">
+        <v>505</v>
+      </c>
+      <c r="F212" t="s">
+        <v>513</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H212" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>752</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>753</v>
+      </c>
+      <c r="D213" t="s">
+        <v>504</v>
+      </c>
+      <c r="E213" t="s">
+        <v>505</v>
+      </c>
+      <c r="F213" t="s">
+        <v>513</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H213" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>756</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>757</v>
+      </c>
+      <c r="D214" t="s">
+        <v>504</v>
+      </c>
+      <c r="E214" t="s">
+        <v>505</v>
+      </c>
+      <c r="F214" t="s">
+        <v>513</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H214" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>760</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>761</v>
+      </c>
+      <c r="D215" t="s">
+        <v>504</v>
+      </c>
+      <c r="E215" t="s">
+        <v>505</v>
+      </c>
+      <c r="F215" t="s">
+        <v>513</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H215" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>764</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>765</v>
+      </c>
+      <c r="D216" t="s">
+        <v>504</v>
+      </c>
+      <c r="E216" t="s">
+        <v>505</v>
+      </c>
+      <c r="F216" t="s">
+        <v>506</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H216" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>768</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>769</v>
+      </c>
+      <c r="D217" t="s">
+        <v>504</v>
+      </c>
+      <c r="E217" t="s">
+        <v>505</v>
+      </c>
+      <c r="F217" t="s">
+        <v>513</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H217" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>772</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>773</v>
+      </c>
+      <c r="D218" t="s">
+        <v>504</v>
+      </c>
+      <c r="E218" t="s">
+        <v>505</v>
+      </c>
+      <c r="F218" t="s">
+        <v>513</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H218" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>776</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>777</v>
+      </c>
+      <c r="D219" t="s">
+        <v>504</v>
+      </c>
+      <c r="E219" t="s">
+        <v>505</v>
+      </c>
+      <c r="F219" t="s">
+        <v>513</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H219" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>780</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>781</v>
+      </c>
+      <c r="D220" t="s">
+        <v>504</v>
+      </c>
+      <c r="E220" t="s">
+        <v>505</v>
+      </c>
+      <c r="F220" t="s">
+        <v>513</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H220" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>784</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>785</v>
+      </c>
+      <c r="D221" t="s">
+        <v>504</v>
+      </c>
+      <c r="E221" t="s">
+        <v>505</v>
+      </c>
+      <c r="F221" t="s">
+        <v>513</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H221" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>788</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>789</v>
+      </c>
+      <c r="D222" t="s">
+        <v>504</v>
+      </c>
+      <c r="E222" t="s">
+        <v>505</v>
+      </c>
+      <c r="F222" t="s">
+        <v>513</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H222" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>792</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>793</v>
+      </c>
+      <c r="D223" t="s">
+        <v>504</v>
+      </c>
+      <c r="E223" t="s">
+        <v>505</v>
+      </c>
+      <c r="F223" t="s">
+        <v>513</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H223" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>796</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>797</v>
+      </c>
+      <c r="D224" t="s">
+        <v>504</v>
+      </c>
+      <c r="E224" t="s">
+        <v>505</v>
+      </c>
+      <c r="F224" t="s">
+        <v>513</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H224" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>800</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>801</v>
+      </c>
+      <c r="D225" t="s">
+        <v>504</v>
+      </c>
+      <c r="E225" t="s">
+        <v>505</v>
+      </c>
+      <c r="F225" t="s">
+        <v>513</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H225" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>804</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>805</v>
+      </c>
+      <c r="D226" t="s">
+        <v>504</v>
+      </c>
+      <c r="E226" t="s">
+        <v>505</v>
+      </c>
+      <c r="F226" t="s">
+        <v>513</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H226" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>808</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>809</v>
+      </c>
+      <c r="D227" t="s">
+        <v>504</v>
+      </c>
+      <c r="E227" t="s">
+        <v>505</v>
+      </c>
+      <c r="F227" t="s">
+        <v>513</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H227" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>812</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>813</v>
+      </c>
+      <c r="D228" t="s">
+        <v>504</v>
+      </c>
+      <c r="E228" t="s">
+        <v>505</v>
+      </c>
+      <c r="F228" t="s">
+        <v>513</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H228" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>816</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>817</v>
+      </c>
+      <c r="D229" t="s">
+        <v>504</v>
+      </c>
+      <c r="E229" t="s">
+        <v>505</v>
+      </c>
+      <c r="F229" t="s">
+        <v>513</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H229" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>820</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>821</v>
+      </c>
+      <c r="D230" t="s">
+        <v>504</v>
+      </c>
+      <c r="E230" t="s">
+        <v>505</v>
+      </c>
+      <c r="F230" t="s">
+        <v>513</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H230" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>824</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>825</v>
+      </c>
+      <c r="D231" t="s">
+        <v>504</v>
+      </c>
+      <c r="E231" t="s">
+        <v>505</v>
+      </c>
+      <c r="F231" t="s">
+        <v>513</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H231" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>828</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>829</v>
+      </c>
+      <c r="D232" t="s">
+        <v>504</v>
+      </c>
+      <c r="E232" t="s">
+        <v>505</v>
+      </c>
+      <c r="F232" t="s">
+        <v>513</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H232" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>832</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>833</v>
+      </c>
+      <c r="D233" t="s">
+        <v>504</v>
+      </c>
+      <c r="E233" t="s">
+        <v>505</v>
+      </c>
+      <c r="F233" t="s">
+        <v>513</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H233" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>836</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>837</v>
+      </c>
+      <c r="D234" t="s">
+        <v>504</v>
+      </c>
+      <c r="E234" t="s">
+        <v>505</v>
+      </c>
+      <c r="F234" t="s">
+        <v>513</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H234" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>840</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>841</v>
+      </c>
+      <c r="D235" t="s">
+        <v>504</v>
+      </c>
+      <c r="E235" t="s">
+        <v>505</v>
+      </c>
+      <c r="F235" t="s">
+        <v>513</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H235" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>844</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>845</v>
+      </c>
+      <c r="D236" t="s">
+        <v>504</v>
+      </c>
+      <c r="E236" t="s">
+        <v>505</v>
+      </c>
+      <c r="F236" t="s">
+        <v>513</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H236" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>848</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>849</v>
+      </c>
+      <c r="D237" t="s">
+        <v>504</v>
+      </c>
+      <c r="E237" t="s">
+        <v>505</v>
+      </c>
+      <c r="F237" t="s">
+        <v>513</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H237" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>852</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>853</v>
+      </c>
+      <c r="D238" t="s">
+        <v>504</v>
+      </c>
+      <c r="E238" t="s">
+        <v>505</v>
+      </c>
+      <c r="F238" t="s">
+        <v>513</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H238" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>856</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>857</v>
+      </c>
+      <c r="E239" t="s">
+        <v>858</v>
+      </c>
+      <c r="F239" t="s">
+        <v>51</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H239" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>861</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>857</v>
+      </c>
+      <c r="E240" t="s">
+        <v>858</v>
+      </c>
+      <c r="F240" t="s">
+        <v>862</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H240" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>865</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>21</v>
+      </c>
+      <c r="D241" t="s">
+        <v>857</v>
+      </c>
+      <c r="E241" t="s">
+        <v>858</v>
+      </c>
+      <c r="F241" t="s">
+        <v>51</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H241" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>868</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>398</v>
+      </c>
+      <c r="D242" t="s">
+        <v>857</v>
+      </c>
+      <c r="E242" t="s">
+        <v>858</v>
+      </c>
+      <c r="F242" t="s">
+        <v>862</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H242" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>871</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>401</v>
+      </c>
+      <c r="D243" t="s">
+        <v>857</v>
+      </c>
+      <c r="E243" t="s">
+        <v>858</v>
+      </c>
+      <c r="F243" t="s">
+        <v>862</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H243" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>874</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>405</v>
+      </c>
+      <c r="D244" t="s">
+        <v>857</v>
+      </c>
+      <c r="E244" t="s">
+        <v>858</v>
+      </c>
+      <c r="F244" t="s">
+        <v>862</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H244" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>876</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>25</v>
+      </c>
+      <c r="D245" t="s">
+        <v>857</v>
+      </c>
+      <c r="E245" t="s">
+        <v>858</v>
+      </c>
+      <c r="F245" t="s">
+        <v>51</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H245" t="s">
+        <v>878</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4186,50 +9471,197 @@
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>